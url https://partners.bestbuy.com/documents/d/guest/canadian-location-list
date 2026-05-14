--- v2 (2026-02-05)
+++ v3 (2026-05-14)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10125"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10404"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bestbuy-my.sharepoint.com/personal/a1393528_bestbuy_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="21" documentId="13_ncr:1_{910D5F9B-9C31-4D3B-B5B5-FBD43E269602}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{527F983A-5C8E-4E4A-806D-7138BA585153}"/>
+  <xr:revisionPtr revIDLastSave="386" documentId="8_{95180155-4AAD-484C-BEFD-27A3EC9BA367}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A0D19F55-9AB1-6047-919D-FCF8D9400D19}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="740" windowWidth="29400" windowHeight="18380" xr2:uid="{29C88279-690E-475D-8710-9292E4EA2A16}"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="29400" windowHeight="16940" xr2:uid="{29C88279-690E-475D-8710-9292E4EA2A16}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$J$317</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$K$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2404" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3013" uniqueCount="1582">
   <si>
     <t>Store #</t>
   </si>
   <si>
     <t>Bell #</t>
   </si>
   <si>
     <t>Store</t>
   </si>
   <si>
     <t>Store Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Province</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Phone#</t>
   </si>
   <si>
@@ -114,86 +114,80 @@
   <si>
     <t>Nanaimo</t>
   </si>
   <si>
     <t>BC</t>
   </si>
   <si>
     <t>V9T 1W1</t>
   </si>
   <si>
     <t>New BBY</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
     <t>3450 Uptown Blvd</t>
   </si>
   <si>
     <t>V8Z 0B9</t>
   </si>
   <si>
     <t>Prototype 2.1</t>
   </si>
   <si>
-    <t>West Vancouver Storage</t>
-[...1 lines deleted...]
-  <si>
     <t>West Vancouver</t>
   </si>
   <si>
     <t>V7T 2W4</t>
   </si>
   <si>
     <t>Kamloops</t>
   </si>
   <si>
     <t>V1S 1J2</t>
   </si>
   <si>
     <t>Medicine Hat</t>
   </si>
   <si>
     <t>T1B 2R4</t>
   </si>
   <si>
     <t>Pembina</t>
   </si>
   <si>
     <t>Winnipeg</t>
   </si>
   <si>
     <t>MB</t>
   </si>
   <si>
     <t>R3T 4S5</t>
   </si>
   <si>
-    <t>Imperial Parking</t>
-[...1 lines deleted...]
-  <si>
     <t>10304 - 109th Street NW</t>
   </si>
   <si>
     <t>Edmonton</t>
   </si>
   <si>
     <t>T5J 1M3</t>
   </si>
   <si>
     <t>D/T Edmonton</t>
   </si>
   <si>
     <t>NE Edmonton</t>
   </si>
   <si>
     <t>4250 - 137th Avenue</t>
   </si>
   <si>
     <t>T5Y 2W7</t>
   </si>
   <si>
     <t>Thunder Bay</t>
   </si>
   <si>
     <t>ON</t>
@@ -219,53 +213,50 @@
   <si>
     <t>QC</t>
   </si>
   <si>
     <t>H1M 1W9</t>
   </si>
   <si>
     <t>French</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>St Paul</t>
   </si>
   <si>
     <t>4804 39 St</t>
   </si>
   <si>
     <t>ST. PAUL</t>
   </si>
   <si>
     <t>T0A3A2</t>
   </si>
   <si>
-    <t>BBY Express</t>
-[...1 lines deleted...]
-  <si>
     <t>5736</t>
   </si>
   <si>
     <t>High Level</t>
   </si>
   <si>
     <t>10004 Rainbow Blvd</t>
   </si>
   <si>
     <t>HIGH LEVEL</t>
   </si>
   <si>
     <t>T0H 1Z0</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>Bonnyville</t>
   </si>
   <si>
     <t>BONNYVILLE</t>
   </si>
   <si>
     <t>T9N 1X7</t>
@@ -423,53 +414,50 @@
   <si>
     <t>Rocky Mtn House</t>
   </si>
   <si>
     <t>ROCKY MOUNTAIN HOUSE</t>
   </si>
   <si>
     <t>T4T 0B1</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>The Core</t>
   </si>
   <si>
     <t>T2P 4K8</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>McAllister Place</t>
   </si>
   <si>
-    <t>519 Westmorland Road</t>
-[...1 lines deleted...]
-  <si>
     <t>SAINT JOHN</t>
   </si>
   <si>
     <t>E2J 3W9</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>Dieppe</t>
   </si>
   <si>
     <t>DIEPPE</t>
   </si>
   <si>
     <t>E1A 4W5</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>Grnd Falls-Windsor</t>
   </si>
   <si>
     <t>GRAND FALLS-WINDSOR</t>
@@ -681,53 +669,50 @@
   <si>
     <t>FORT ST JOHN</t>
   </si>
   <si>
     <t>V1J 5Z2</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>Penticton</t>
   </si>
   <si>
     <t>PENTICTON</t>
   </si>
   <si>
     <t>V2A 6W6</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>Invermere</t>
   </si>
   <si>
-    <t>526B 13 St</t>
-[...1 lines deleted...]
-  <si>
     <t>V0K 1K0</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>Northills Centre</t>
   </si>
   <si>
     <t>KAMLOOPS</t>
   </si>
   <si>
     <t>V2B 3H9</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>Orchard Park</t>
   </si>
   <si>
     <t>KELOWNA</t>
   </si>
   <si>
     <t>V1Y 6H2</t>
@@ -1350,53 +1335,50 @@
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>Eaton Ctr Dundas</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>Dufferin Mall</t>
   </si>
   <si>
     <t>M6H 4A9</t>
   </si>
   <si>
     <t>Vaughan Mills</t>
   </si>
   <si>
     <t>Vaughan</t>
   </si>
   <si>
     <t>L4K 5W4</t>
   </si>
   <si>
-    <t>SAS</t>
-[...1 lines deleted...]
-  <si>
     <t>Mississauga</t>
   </si>
   <si>
     <t>Brampton</t>
   </si>
   <si>
     <t>St. Catharines</t>
   </si>
   <si>
     <t>Belleville</t>
   </si>
   <si>
     <t>Devonshire Mall</t>
   </si>
   <si>
     <t>Windsor</t>
   </si>
   <si>
     <t>N8X 3Y8</t>
   </si>
   <si>
     <t>Hamilton</t>
   </si>
   <si>
     <t>Aberdeen Mall</t>
@@ -1407,185 +1389,158 @@
   <si>
     <t>Peterborough</t>
   </si>
   <si>
     <t>K9J 7Y5</t>
   </si>
   <si>
     <t>Conestoga Mall</t>
   </si>
   <si>
     <t>Waterloo</t>
   </si>
   <si>
     <t>N2L 5W6</t>
   </si>
   <si>
     <t>Orleans</t>
   </si>
   <si>
     <t>Barrie</t>
   </si>
   <si>
     <t>Red Deer</t>
   </si>
   <si>
-    <t>Southcentre Mall Storage</t>
-[...7 lines deleted...]
-  <si>
     <t>Vernon</t>
   </si>
   <si>
     <t>Kingston</t>
   </si>
   <si>
     <t>Mayfair Shopping Centre</t>
   </si>
   <si>
     <t>V8Z 6E3</t>
   </si>
   <si>
     <t>Woodgrove Centre</t>
   </si>
   <si>
     <t>V9T 4T7</t>
   </si>
   <si>
     <t>Oakville</t>
   </si>
   <si>
     <t>London</t>
   </si>
   <si>
     <t>Place Versailles</t>
   </si>
   <si>
     <t>Montreal</t>
   </si>
   <si>
     <t>H1N 1E9</t>
   </si>
   <si>
     <t>Montreal Eaton Centre</t>
   </si>
   <si>
     <t>H3B 4G5</t>
   </si>
   <si>
-    <t>Bilingual</t>
-[...1 lines deleted...]
-  <si>
     <t>T9H 1L2</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>Union Station</t>
   </si>
   <si>
-    <t>65 Front Street West</t>
-[...1 lines deleted...]
-  <si>
     <t>M5J 1E6</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>L4K5W4</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>Prmnds Gatineau</t>
   </si>
   <si>
     <t>Gatineau</t>
   </si>
   <si>
     <t>J8T 6G3</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>Place Longueuil</t>
   </si>
   <si>
-    <t>Longueil</t>
-[...1 lines deleted...]
-  <si>
     <t>J4K 2V1</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>Place Bourassa</t>
   </si>
   <si>
     <t>H1G 2T6</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>Centre Chateauguay</t>
   </si>
   <si>
-    <t>Chateauguay</t>
-[...1 lines deleted...]
-  <si>
     <t>J6K 1C5</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>Place St-Eustache</t>
   </si>
   <si>
-    <t>367 Boul. Arthur Sauve</t>
-[...4 lines deleted...]
-  <si>
     <t>J7P 2B1</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>Cote-des-Neiges</t>
   </si>
   <si>
     <t>H3S 2B2</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>Rue Saint-Hubert</t>
   </si>
   <si>
     <t>6659 Rue St-Hubert</t>
   </si>
   <si>
     <t>H2S 2M5</t>
   </si>
   <si>
     <t>5418</t>
@@ -1593,338 +1548,290 @@
   <si>
     <t>Alexis Nihon Plaza</t>
   </si>
   <si>
     <t>1500 Ave. Atwater</t>
   </si>
   <si>
     <t>H3Z 1X5</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>Sainte-Marie</t>
   </si>
   <si>
     <t>G6E 1N7</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>Carrefour Laval</t>
   </si>
   <si>
-    <t>Chomedey-Laval</t>
-[...1 lines deleted...]
-  <si>
     <t>H7T 1C8</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>Rue Ontario</t>
   </si>
   <si>
-    <t>3935 Rue Ontario Est</t>
-[...1 lines deleted...]
-  <si>
     <t>H1W 1S9</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>LaSalle</t>
   </si>
   <si>
     <t>H8N 1X1</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>Chandler</t>
   </si>
   <si>
     <t>G0C 1K0</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>Avenue Mont-Royal</t>
   </si>
   <si>
-    <t>1051 Rue Mont-Royal Est</t>
-[...1 lines deleted...]
-  <si>
     <t>H2J 1X7</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>Rawdon</t>
   </si>
   <si>
     <t>J0K 1S0</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>Cmplx Desjardins</t>
   </si>
   <si>
     <t>H5B 1B4</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>Rue Masson</t>
   </si>
   <si>
     <t>3140 Rue Masson</t>
   </si>
   <si>
     <t>H1Y 1X8</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>Rue Ste-Catherine</t>
   </si>
   <si>
-    <t>810 Rue Ste-Catherine Est</t>
-[...1 lines deleted...]
-  <si>
     <t>H2L 2E2</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>Place Vertu</t>
   </si>
   <si>
-    <t>Saint-Laurent</t>
-[...1 lines deleted...]
-  <si>
     <t>H4R 1Y8</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>Galeries d'Anjou</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>Centre Rockland</t>
   </si>
   <si>
-    <t>Ville Mont Royal</t>
-[...1 lines deleted...]
-  <si>
     <t>H3P 3E9</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>Fairview Centre</t>
   </si>
   <si>
-    <t>Pointe-Claire</t>
-[...1 lines deleted...]
-  <si>
     <t>H9R 5J1</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>Plc Montreal Trust</t>
   </si>
   <si>
     <t>H3A 3J5</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>Galeries Rive Nord</t>
   </si>
   <si>
-    <t>Repentigny</t>
-[...1 lines deleted...]
-  <si>
     <t>J6A 5N4</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>Montreal Eaton Ctr</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>St-Hyacinthe</t>
   </si>
   <si>
-    <t>3200 Boul. Laframboise</t>
-[...4 lines deleted...]
-  <si>
     <t>J2S 4Z5</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>Mascouche</t>
   </si>
   <si>
     <t>J7K 3B4</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>Rouyn Noranda</t>
   </si>
   <si>
     <t>J9X 6H7</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>Les Rivie`res</t>
   </si>
   <si>
     <t>Trois-Rivieres</t>
   </si>
   <si>
     <t>G8Y 5N9</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>Carr de l'Estrie</t>
   </si>
   <si>
-    <t>3050 Boul. Portland</t>
-[...1 lines deleted...]
-  <si>
     <t>Sherbrooke</t>
   </si>
   <si>
     <t>J1L 1K1</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>Thetford Mines</t>
   </si>
   <si>
     <t>G6G 6L5</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>Victoriaville</t>
   </si>
   <si>
     <t>G6S 1C1</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>St Jerome Autorte</t>
   </si>
   <si>
-    <t>St Jerome</t>
-[...1 lines deleted...]
-  <si>
     <t>J7Y 5K8</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>Gal Terrebonne</t>
   </si>
   <si>
-    <t>Terrebonne</t>
-[...1 lines deleted...]
-  <si>
     <t>J6W 3Z5</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>Mail Montenach</t>
   </si>
   <si>
-    <t>600 Boul. Sir Wilfred Laurier</t>
-[...4 lines deleted...]
-  <si>
     <t>J3G 4J2</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>Galeries Joliette</t>
   </si>
   <si>
-    <t>Joliette</t>
-[...1 lines deleted...]
-  <si>
     <t>J6E 6X6</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>Carrefour du Nord</t>
   </si>
   <si>
     <t>J7Y 3S7</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>Mail Champlain</t>
   </si>
   <si>
     <t>Brossard</t>
   </si>
   <si>
     <t>J4W 2T5</t>
   </si>
   <si>
     <t>5529</t>
@@ -1959,104 +1866,98 @@
   <si>
     <t>ROSEMERE</t>
   </si>
   <si>
     <t>J7A 3T2</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>Laurier Quebec</t>
   </si>
   <si>
     <t>STE-FOY</t>
   </si>
   <si>
     <t>G1V 2L8</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>Saint-Georges</t>
   </si>
   <si>
-    <t>8585 Boul. Lacroix</t>
-[...1 lines deleted...]
-  <si>
     <t>VILLE ST GEORGE</t>
   </si>
   <si>
     <t>G5Y 5L6</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>Rimouski</t>
   </si>
   <si>
     <t>RIMOUSKI</t>
   </si>
   <si>
     <t>G5L 7Y5</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>Galeries Montmagny</t>
   </si>
   <si>
     <t>MONTMAGNY</t>
   </si>
   <si>
     <t>G5V 3T8</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>Riviere-du-Loup</t>
   </si>
   <si>
     <t>RIVIERE DU LOUP</t>
   </si>
   <si>
     <t>G5R 4C2</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>Sept-Iles</t>
   </si>
   <si>
-    <t>1005 Boul. Laure</t>
-[...1 lines deleted...]
-  <si>
     <t>SEPT ILES</t>
   </si>
   <si>
     <t>G4R 4S6</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>Baie Comeau</t>
   </si>
   <si>
     <t>BAIE COMEAU</t>
   </si>
   <si>
     <t>G5C 2X8</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>Gal de la Capitale</t>
   </si>
   <si>
     <t>QUEBEC</t>
@@ -2991,53 +2892,50 @@
   <si>
     <t>M5G 2C3</t>
   </si>
   <si>
     <t>Rosemere</t>
   </si>
   <si>
     <t>Dartmouth</t>
   </si>
   <si>
     <t>B3B 0C4</t>
   </si>
   <si>
     <t>North London</t>
   </si>
   <si>
     <t>N5X 3Y2</t>
   </si>
   <si>
     <t>Ancaster</t>
   </si>
   <si>
     <t>L9K 1J9</t>
   </si>
   <si>
-    <t>1779 Stone Church Road East</t>
-[...1 lines deleted...]
-  <si>
     <t>L8J 0B4</t>
   </si>
   <si>
     <t>Aurora</t>
   </si>
   <si>
     <t>L4G 0H5</t>
   </si>
   <si>
     <t>Grande Prairie</t>
   </si>
   <si>
     <t>9817 116 Street</t>
   </si>
   <si>
     <t>T8W 0C7</t>
   </si>
   <si>
     <t>202 Bell Boulevard</t>
   </si>
   <si>
     <t>K8P 5L8</t>
   </si>
   <si>
     <t>Milton</t>
@@ -3087,840 +2985,2000 @@
   <si>
     <t>V1M 3A9</t>
   </si>
   <si>
     <t>Distribution Centre</t>
   </si>
   <si>
     <t>Brampton DC #1</t>
   </si>
   <si>
     <t>9200 Airport Road</t>
   </si>
   <si>
     <t>L6S 6G6</t>
   </si>
   <si>
     <t>Brampton DC #2</t>
   </si>
   <si>
     <t>9250 Airport Road</t>
   </si>
   <si>
     <t>L6S 6K5</t>
   </si>
   <si>
-    <t>Carre Angrignon</t>
-[...631 lines deleted...]
-  <si>
     <t>587-449-0343</t>
   </si>
   <si>
-    <t>Unit 3010 - 9713 Hardin Street</t>
-[...1 lines deleted...]
-  <si>
     <t>825-409-3302</t>
   </si>
   <si>
     <t>Fort McMurray</t>
   </si>
   <si>
-    <t>Suite 201 - G317001 Mumford Road</t>
-[...3 lines deleted...]
-</t>
+    <t>Suite</t>
+  </si>
+  <si>
+    <t>780-645-2167</t>
+  </si>
+  <si>
+    <t>780-926-2538</t>
+  </si>
+  <si>
+    <t>5201 50 Ave</t>
+  </si>
+  <si>
+    <t>Suite 3</t>
+  </si>
+  <si>
+    <t>780-826-4308</t>
+  </si>
+  <si>
+    <t>5015 111 St NW</t>
+  </si>
+  <si>
+    <t>Suite 464</t>
+  </si>
+  <si>
+    <t>780-433-5222</t>
+  </si>
+  <si>
+    <t>780-998-2830</t>
+  </si>
+  <si>
+    <t>322-8 Ave</t>
+  </si>
+  <si>
+    <t>403-362-6427</t>
+  </si>
+  <si>
+    <t>100 Anderson Rd SE</t>
+  </si>
+  <si>
+    <t>Suite 256</t>
+  </si>
+  <si>
+    <t>403-255-6506</t>
+  </si>
+  <si>
+    <t>3625 Shaganappi Trail  NW</t>
+  </si>
+  <si>
+    <t>Suite D004A</t>
+  </si>
+  <si>
+    <t>403-288-0860</t>
+  </si>
+  <si>
+    <t>261055 Crossiron Blvd</t>
+  </si>
+  <si>
+    <t>Suite 601</t>
+  </si>
+  <si>
+    <t>403-274-5376</t>
+  </si>
+  <si>
+    <t>10205 101 ST NW</t>
+  </si>
+  <si>
+    <t>Suite 214</t>
+  </si>
+  <si>
+    <t>780-423-0899</t>
+  </si>
+  <si>
+    <t>3800 Memorial Dr NE</t>
+  </si>
+  <si>
+    <t>Suite 81</t>
+  </si>
+  <si>
+    <t>403-272-3088</t>
+  </si>
+  <si>
+    <t>6455 MacLeod Trail SW</t>
+  </si>
+  <si>
+    <t>Suite 151</t>
+  </si>
+  <si>
+    <t>403-212-1169</t>
+  </si>
+  <si>
+    <t>317 Banff Ave</t>
+  </si>
+  <si>
+    <t>Suite M1-M3</t>
+  </si>
+  <si>
+    <t>403-760-7627</t>
+  </si>
+  <si>
+    <t>2010 5832 Hwy 2a</t>
+  </si>
+  <si>
+    <t>Suite 2010</t>
+  </si>
+  <si>
+    <t>403-782-4839</t>
+  </si>
+  <si>
+    <t>8882 170 St NW</t>
+  </si>
+  <si>
+    <t>Suite S135</t>
+  </si>
+  <si>
+    <t>780-486-4346</t>
+  </si>
+  <si>
+    <t>2525 - 36th St NE</t>
+  </si>
+  <si>
+    <t>Suite 277</t>
+  </si>
+  <si>
+    <t>403-714-0132</t>
+  </si>
+  <si>
+    <t>1140 Railway Ave</t>
+  </si>
+  <si>
+    <t>Suite 120</t>
+  </si>
+  <si>
+    <t>403-678-0473</t>
+  </si>
+  <si>
+    <t>5207 48 St</t>
+  </si>
+  <si>
+    <t>Suite 9</t>
+  </si>
+  <si>
+    <t>403-845-3937</t>
+  </si>
+  <si>
+    <t>751 - 3rd St Sw</t>
+  </si>
+  <si>
+    <t>Suite 345</t>
+  </si>
+  <si>
+    <t>403-264-4325</t>
+  </si>
+  <si>
+    <t>519 Westmoreland Road</t>
+  </si>
+  <si>
+    <t>506-633-1945</t>
+  </si>
+  <si>
+    <t>477 Paul Street</t>
+  </si>
+  <si>
+    <t>Suite D003C</t>
+  </si>
+  <si>
+    <t>506-382-1014</t>
+  </si>
+  <si>
+    <t>19 Cromer Avenue</t>
+  </si>
+  <si>
+    <t>Suite 32.1</t>
+  </si>
+  <si>
+    <t>709-489-1419</t>
+  </si>
+  <si>
+    <t>709-753-5262</t>
+  </si>
+  <si>
+    <t>120 Columbus Drive</t>
+  </si>
+  <si>
+    <t>Suite 7A</t>
+  </si>
+  <si>
+    <t>709-596-4613</t>
+  </si>
+  <si>
+    <t>29 Roe Avenue</t>
+  </si>
+  <si>
+    <t>Suite C5 P.O.Box 239</t>
+  </si>
+  <si>
+    <t>709-256-7222</t>
+  </si>
+  <si>
+    <t>245 Robie Street</t>
+  </si>
+  <si>
+    <t>Suite 159</t>
+  </si>
+  <si>
+    <t>902-897-0140</t>
+  </si>
+  <si>
+    <t>56 Mason Lane</t>
+  </si>
+  <si>
+    <t>Suite 110</t>
+  </si>
+  <si>
+    <t>902-883-1535</t>
+  </si>
+  <si>
+    <t>800 Grand Lake Road</t>
+  </si>
+  <si>
+    <t>Unit #6</t>
+  </si>
+  <si>
+    <t>902-564-1877</t>
+  </si>
+  <si>
+    <t>21, Mic Mac Blvd</t>
+  </si>
+  <si>
+    <t>Suite 133A</t>
+  </si>
+  <si>
+    <t>902-469-0963</t>
+  </si>
+  <si>
+    <t>7001 Mumford Road</t>
+  </si>
+  <si>
+    <t>Suite 210</t>
+  </si>
+  <si>
+    <t>902-455-0519</t>
+  </si>
+  <si>
+    <t>421 Lahave Sreet</t>
+  </si>
+  <si>
+    <t>Suite 375</t>
+  </si>
+  <si>
+    <t>902-543-3224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">670, University Avenue </t>
+  </si>
+  <si>
+    <t>Suite 6</t>
+  </si>
+  <si>
+    <t>902-892-0750</t>
+  </si>
+  <si>
+    <t>95B Cariboo Hwy 97</t>
+  </si>
+  <si>
+    <t>Suite 5</t>
+  </si>
+  <si>
+    <t>250-395-1371</t>
+  </si>
+  <si>
+    <t>32900 S Fraser Way</t>
+  </si>
+  <si>
+    <t>Suite 413</t>
+  </si>
+  <si>
+    <t>604-504-1518</t>
+  </si>
+  <si>
+    <t>4700 Kingsway</t>
+  </si>
+  <si>
+    <t>Suite 1137</t>
+  </si>
+  <si>
+    <t>604-430-4031</t>
+  </si>
+  <si>
+    <t>1983 Columbia Avenue</t>
+  </si>
+  <si>
+    <t>Suite 112</t>
+  </si>
+  <si>
+    <t>250-365-2413</t>
+  </si>
+  <si>
+    <t>1117 Canyon Street</t>
+  </si>
+  <si>
+    <t>Suite A</t>
+  </si>
+  <si>
+    <t>250-428-7466</t>
+  </si>
+  <si>
+    <t>A-362 - 2nd Avenue</t>
+  </si>
+  <si>
+    <t>P.O.Box 2638</t>
+  </si>
+  <si>
+    <t>250-423-3527</t>
+  </si>
+  <si>
+    <t>9600 93 Ave</t>
+  </si>
+  <si>
+    <t>Suite 1120</t>
+  </si>
+  <si>
+    <t>250-785-2480</t>
+  </si>
+  <si>
+    <t>2111 Main Street</t>
+  </si>
+  <si>
+    <t>Suite 103</t>
+  </si>
+  <si>
+    <t>250-492-2160</t>
+  </si>
+  <si>
+    <t>526 13 St</t>
+  </si>
+  <si>
+    <t>250-341-3756</t>
+  </si>
+  <si>
+    <t>700 Tranquille Road</t>
+  </si>
+  <si>
+    <t>Suite 34</t>
+  </si>
+  <si>
+    <t>250-554-3494</t>
+  </si>
+  <si>
+    <t>2271 Harvey Ave</t>
+  </si>
+  <si>
+    <t>Suite 910</t>
+  </si>
+  <si>
+    <t>250-860-6865</t>
+  </si>
+  <si>
+    <t>1150 Lakeside Drive</t>
+  </si>
+  <si>
+    <t>Suite 184</t>
+  </si>
+  <si>
+    <t>250-352-2936</t>
+  </si>
+  <si>
+    <t>5717 Main Street</t>
+  </si>
+  <si>
+    <t>Suite 145 | P.O.Box 1620</t>
+  </si>
+  <si>
+    <t>250-498-3006</t>
+  </si>
+  <si>
+    <t>192 Island Hwy W</t>
+  </si>
+  <si>
+    <t>Suite 105 | P.O.Box 879</t>
+  </si>
+  <si>
+    <t>250-248-5817</t>
+  </si>
+  <si>
+    <t>555 Victoria Rd W</t>
+  </si>
+  <si>
+    <t>Suite 10 | P.O.Box 1454</t>
+  </si>
+  <si>
+    <t>250-837-3758</t>
+  </si>
+  <si>
+    <t>6551 No. 3 Rd</t>
+  </si>
+  <si>
+    <t>604-273-1475</t>
+  </si>
+  <si>
+    <t>1151 - 10th Ave Sw</t>
+  </si>
+  <si>
+    <t>Suite 119</t>
+  </si>
+  <si>
+    <t>250-832-4055</t>
+  </si>
+  <si>
+    <t>5500 Suncoast Hwy</t>
+  </si>
+  <si>
+    <t>Suite 312</t>
+  </si>
+  <si>
+    <t>604-885-7995</t>
+  </si>
+  <si>
+    <t>250-847-6053</t>
+  </si>
+  <si>
+    <t>6660 Sooke Road</t>
+  </si>
+  <si>
+    <t>Suite 1440</t>
+  </si>
+  <si>
+    <t>250-642-4395</t>
+  </si>
+  <si>
+    <t>10355 152nd St</t>
+  </si>
+  <si>
+    <t>604-581-1914</t>
+  </si>
+  <si>
+    <t>4741 Lakelse Ave</t>
+  </si>
+  <si>
+    <t>Suite 144</t>
+  </si>
+  <si>
+    <t>250-635-1373</t>
+  </si>
+  <si>
+    <t>8100 Rock Island Hwy</t>
+  </si>
+  <si>
+    <t>Suite 127</t>
+  </si>
+  <si>
+    <t>250-364-2447</t>
+  </si>
+  <si>
+    <t>36 Chilkoot Way</t>
+  </si>
+  <si>
+    <t>Suite 150</t>
+  </si>
+  <si>
+    <t>867-668-3112</t>
+  </si>
+  <si>
+    <t>419 Byrne Rd</t>
+  </si>
+  <si>
+    <t>Suite 100</t>
+  </si>
+  <si>
+    <t>867-920-4814</t>
+  </si>
+  <si>
+    <t>509 Bayfield St</t>
+  </si>
+  <si>
+    <t>Suite 16</t>
+  </si>
+  <si>
+    <t>705-726-0619</t>
+  </si>
+  <si>
+    <t>390 North Front St</t>
+  </si>
+  <si>
+    <t>Suite N4</t>
+  </si>
+  <si>
+    <t>613-966-4649</t>
+  </si>
+  <si>
+    <t>150 Great Lakes Dr</t>
+  </si>
+  <si>
+    <t>Suite 133</t>
+  </si>
+  <si>
+    <t>905-793-6452</t>
+  </si>
+  <si>
+    <t>25 Peel Centre Dr</t>
+  </si>
+  <si>
+    <t>Suite 608</t>
+  </si>
+  <si>
+    <t>905-793-2790</t>
+  </si>
+  <si>
+    <t>99 Balsam St</t>
+  </si>
+  <si>
+    <t>705-445-3439</t>
+  </si>
+  <si>
+    <t>1530 Albion Rd</t>
+  </si>
+  <si>
+    <t>416-742-1756</t>
+  </si>
+  <si>
+    <t>25 The West Mall</t>
+  </si>
+  <si>
+    <t>Suite 1900</t>
+  </si>
+  <si>
+    <t>416-620-9435</t>
+  </si>
+  <si>
+    <t>435 Stone Road W</t>
+  </si>
+  <si>
+    <t>Suite F04</t>
+  </si>
+  <si>
+    <t>519-822-9929</t>
+  </si>
+  <si>
+    <t>999 Upper Wentworth St</t>
+  </si>
+  <si>
+    <t>Suite 237D</t>
+  </si>
+  <si>
+    <t>905-385-3909</t>
+  </si>
+  <si>
+    <t>2 King St W</t>
+  </si>
+  <si>
+    <t>Suite 131</t>
+  </si>
+  <si>
+    <t>905-528-9809</t>
+  </si>
+  <si>
+    <t>874-10th St</t>
+  </si>
+  <si>
+    <t>Suite 104</t>
+  </si>
+  <si>
+    <t>519-364-0998</t>
+  </si>
+  <si>
+    <t>2960 Kingsway Dr</t>
+  </si>
+  <si>
+    <t>Suite E008</t>
+  </si>
+  <si>
+    <t>519-893-2916</t>
+  </si>
+  <si>
+    <t>519-326-5009</t>
+  </si>
+  <si>
+    <t>401 Kent St W</t>
+  </si>
+  <si>
+    <t>Suite 10</t>
+  </si>
+  <si>
+    <t>705-324-1901</t>
+  </si>
+  <si>
+    <t>1105 Wellington Rd</t>
+  </si>
+  <si>
+    <t>Suite 107</t>
+  </si>
+  <si>
+    <t>519-681-5914</t>
+  </si>
+  <si>
+    <t>332 Clarke Rd</t>
+  </si>
+  <si>
+    <t>Suite K4</t>
+  </si>
+  <si>
+    <t>519-453-2780</t>
+  </si>
+  <si>
+    <t>1680 Richmond St</t>
+  </si>
+  <si>
+    <t>Suite L90</t>
+  </si>
+  <si>
+    <t>519-660-1984</t>
+  </si>
+  <si>
+    <t>5100 Erin Mills Parkway</t>
+  </si>
+  <si>
+    <t>Suite E200</t>
+  </si>
+  <si>
+    <t>905-569-9772</t>
+  </si>
+  <si>
+    <t>100 City Centre Dr</t>
+  </si>
+  <si>
+    <t>Suite 1 811</t>
+  </si>
+  <si>
+    <t>905-275-1286</t>
+  </si>
+  <si>
+    <t>100 Bayshore Drive</t>
+  </si>
+  <si>
+    <t>Suite D2A</t>
+  </si>
+  <si>
+    <t>613-820-6194</t>
+  </si>
+  <si>
+    <t>17600 Yonge St N</t>
+  </si>
+  <si>
+    <t>Suite F9 | P.O.Box 74</t>
+  </si>
+  <si>
+    <t>905-895-8471</t>
+  </si>
+  <si>
+    <t>6338 Yonge St</t>
+  </si>
+  <si>
+    <t>Suite 32</t>
+  </si>
+  <si>
+    <t>416-223-1943</t>
+  </si>
+  <si>
+    <t>1800 Sheppard Ave E</t>
+  </si>
+  <si>
+    <t>Suite 1020</t>
+  </si>
+  <si>
+    <t>416-491-1820</t>
+  </si>
+  <si>
+    <t>240 Leighland Ave</t>
+  </si>
+  <si>
+    <t>Suite 153</t>
+  </si>
+  <si>
+    <t>905-849-4445</t>
+  </si>
+  <si>
+    <t>419 King St W</t>
+  </si>
+  <si>
+    <t>Suite 4114</t>
+  </si>
+  <si>
+    <t>905-576-8952</t>
+  </si>
+  <si>
+    <t>1200 St Laurent Blvd</t>
+  </si>
+  <si>
+    <t>Suite U632</t>
+  </si>
+  <si>
+    <t>613-744-2139</t>
+  </si>
+  <si>
+    <t>50 Rideau Street</t>
+  </si>
+  <si>
+    <t>Suite 137</t>
+  </si>
+  <si>
+    <t>613-563-7310</t>
+  </si>
+  <si>
+    <t>1 Pine Drive Unit</t>
+  </si>
+  <si>
+    <t>Suite B4</t>
+  </si>
+  <si>
+    <t>705-746-8383</t>
+  </si>
+  <si>
+    <t>80 Dufferin Street</t>
+  </si>
+  <si>
+    <t>Suite K1</t>
+  </si>
+  <si>
+    <t>613-264-8705</t>
+  </si>
+  <si>
+    <t>9350 Yonge Street</t>
+  </si>
+  <si>
+    <t>Suite B018D</t>
+  </si>
+  <si>
+    <t>905-770-2345</t>
+  </si>
+  <si>
+    <t>300 Borough Dr</t>
+  </si>
+  <si>
+    <t>Suite 77</t>
+  </si>
+  <si>
+    <t>416-296-0413</t>
+  </si>
+  <si>
+    <t>221 Glendale Ave</t>
+  </si>
+  <si>
+    <t>905-684-2370</t>
+  </si>
+  <si>
+    <t>1067 Ontario St</t>
+  </si>
+  <si>
+    <t>Suite E5</t>
+  </si>
+  <si>
+    <t>519-271-0955</t>
+  </si>
+  <si>
+    <t>1000 Fort William Rd</t>
+  </si>
+  <si>
+    <t>Suite 32A</t>
+  </si>
+  <si>
+    <t>807-622-8530</t>
+  </si>
+  <si>
+    <t>416-757-4056</t>
+  </si>
+  <si>
+    <t>20 Bloor Street East</t>
+  </si>
+  <si>
+    <t>Suite C2A</t>
+  </si>
+  <si>
+    <t>416-921-2748</t>
+  </si>
+  <si>
+    <t>416-690-5302</t>
+  </si>
+  <si>
+    <t>2300 Yonge St SE</t>
+  </si>
+  <si>
+    <t>Suite C23</t>
+  </si>
+  <si>
+    <t>416-485-4944</t>
+  </si>
+  <si>
+    <t>3401 Dufferin St</t>
+  </si>
+  <si>
+    <t>Suite 401A</t>
+  </si>
+  <si>
+    <t>416-782-8274</t>
+  </si>
+  <si>
+    <t>220 Yonge St</t>
+  </si>
+  <si>
+    <t>Suite 1114</t>
+  </si>
+  <si>
+    <t>416-979-7776</t>
+  </si>
+  <si>
+    <t>Suite N117</t>
+  </si>
+  <si>
+    <t>416-591-2224</t>
+  </si>
+  <si>
+    <t>900 Dufferin St</t>
+  </si>
+  <si>
+    <t>Suite 190</t>
+  </si>
+  <si>
+    <t>416-516-2225</t>
+  </si>
+  <si>
+    <t>406-65 Front Street West</t>
+  </si>
+  <si>
+    <t>416-603-7825</t>
+  </si>
+  <si>
+    <t>1 Bass Pro Mills Dr</t>
+  </si>
+  <si>
+    <t>Suite 106</t>
+  </si>
+  <si>
+    <t>VAUGHAN</t>
+  </si>
+  <si>
+    <t>905-761-7453</t>
+  </si>
+  <si>
+    <t>550 King St N</t>
+  </si>
+  <si>
+    <t>Suite B18</t>
+  </si>
+  <si>
+    <t>WATERLOO</t>
+  </si>
+  <si>
+    <t>519-886-3328</t>
+  </si>
+  <si>
+    <t>3100 Howard Ave</t>
+  </si>
+  <si>
+    <t>Suite SS5</t>
+  </si>
+  <si>
+    <t>WINDSOR</t>
+  </si>
+  <si>
+    <t>519-969-6664</t>
+  </si>
+  <si>
+    <t>1100 boul Maloney O</t>
+  </si>
+  <si>
+    <t>Suite H4</t>
+  </si>
+  <si>
+    <t>GATINEAU</t>
+  </si>
+  <si>
+    <t>819-561-7533</t>
+  </si>
+  <si>
+    <t>825 rue St-Laurent O</t>
+  </si>
+  <si>
+    <t>Suite 114</t>
+  </si>
+  <si>
+    <t>LONGUEUIL</t>
+  </si>
+  <si>
+    <t>450-670-0366</t>
+  </si>
+  <si>
+    <t>6000 boul Henri-Bourassa E</t>
+  </si>
+  <si>
+    <t>Suite 020B</t>
+  </si>
+  <si>
+    <t>MONTREAL</t>
+  </si>
+  <si>
+    <t>514-321-0326</t>
+  </si>
+  <si>
+    <t>200 boul D'anjou</t>
+  </si>
+  <si>
+    <t>Suite 117</t>
+  </si>
+  <si>
+    <t>CHATEAUGUAY</t>
+  </si>
+  <si>
+    <t>450-691-9372</t>
+  </si>
+  <si>
+    <t>367 boul Arthur Sauve</t>
+  </si>
+  <si>
+    <t>ST EUSTACHE</t>
+  </si>
+  <si>
+    <t>450-473-0651</t>
+  </si>
+  <si>
+    <t>6700 Chemin Cote Des Neiges</t>
+  </si>
+  <si>
+    <t>Suite 215</t>
+  </si>
+  <si>
+    <t>514-733-5145</t>
+  </si>
+  <si>
+    <t>514-276-6324</t>
+  </si>
+  <si>
+    <t>514-932-3106</t>
+  </si>
+  <si>
+    <t>1116 boul Vachon N</t>
+  </si>
+  <si>
+    <t>Suite 530</t>
+  </si>
+  <si>
+    <t>418-386-5496</t>
+  </si>
+  <si>
+    <t>3035 Boul Le Carrefour</t>
+  </si>
+  <si>
+    <t>Suite M019</t>
+  </si>
+  <si>
+    <t>CHOMEDEY-LAVAL</t>
+  </si>
+  <si>
+    <t>450-688-9024</t>
+  </si>
+  <si>
+    <t>3935 Rue Ontario E</t>
+  </si>
+  <si>
+    <t>514-526-2453</t>
+  </si>
+  <si>
+    <t>Carr Angrignon</t>
+  </si>
+  <si>
+    <t>7077 boul Newman</t>
+  </si>
+  <si>
+    <t>Suite 160</t>
+  </si>
+  <si>
+    <t>LA SALLE</t>
+  </si>
+  <si>
+    <t>514-365-4641</t>
+  </si>
+  <si>
+    <t>500 Ave. Daignault</t>
+  </si>
+  <si>
+    <t>Suite 25</t>
+  </si>
+  <si>
+    <t>418-680-0068</t>
+  </si>
+  <si>
+    <t>1051 Rue Mont-Royal E</t>
+  </si>
+  <si>
+    <t>514-521-1904</t>
+  </si>
+  <si>
+    <t>3240 Ave 1e</t>
+  </si>
+  <si>
+    <t>Suite 102</t>
+  </si>
+  <si>
+    <t>RAWDON</t>
+  </si>
+  <si>
+    <t>450-834-4466</t>
+  </si>
+  <si>
+    <t>5 Complexe Desjardins</t>
+  </si>
+  <si>
+    <t>P.O.Box 272</t>
+  </si>
+  <si>
+    <t>514-288-4325</t>
+  </si>
+  <si>
+    <t>514-374-3843</t>
+  </si>
+  <si>
+    <t>810 Rue Sainte-Catherine E</t>
+  </si>
+  <si>
+    <t>514-845-2735</t>
+  </si>
+  <si>
+    <t>7275 Rue Sherbrooke E</t>
+  </si>
+  <si>
+    <t>Suite 183</t>
+  </si>
+  <si>
+    <t>514-353-0761</t>
+  </si>
+  <si>
+    <t>3131 boul De La Cote Vertu</t>
+  </si>
+  <si>
+    <t>Suite N13A</t>
+  </si>
+  <si>
+    <t>514-661-0186</t>
+  </si>
+  <si>
+    <t>7999 boul Les Galeries D'Anjou</t>
+  </si>
+  <si>
+    <t>Suite L012A</t>
+  </si>
+  <si>
+    <t>514-351-4830</t>
+  </si>
+  <si>
+    <t>2305 Chemin Rockland</t>
+  </si>
+  <si>
+    <t>Suite 5402</t>
+  </si>
+  <si>
+    <t>438-334-2858</t>
+  </si>
+  <si>
+    <t>6815 Rte Trans Canadienne</t>
+  </si>
+  <si>
+    <t>Suite J-10</t>
+  </si>
+  <si>
+    <t>514-695-2757</t>
+  </si>
+  <si>
+    <t>1500 Ave. Mcgill College</t>
+  </si>
+  <si>
+    <t>Suite B-021A</t>
+  </si>
+  <si>
+    <t>514-499-1614</t>
+  </si>
+  <si>
+    <t>100 boul Brien</t>
+  </si>
+  <si>
+    <t>Suite 225B</t>
+  </si>
+  <si>
+    <t>REPENTIGNY</t>
+  </si>
+  <si>
+    <t>450-585-9498</t>
+  </si>
+  <si>
+    <t>705 Rue Sainte-Catherine O</t>
+  </si>
+  <si>
+    <t>Suite 1202</t>
+  </si>
+  <si>
+    <t>514-844-9803</t>
+  </si>
+  <si>
+    <t>3200 boul Laframboise</t>
+  </si>
+  <si>
+    <t>ST HYACINTHE</t>
+  </si>
+  <si>
+    <t>450-773-0122</t>
+  </si>
+  <si>
+    <t>107 Montee Masson</t>
+  </si>
+  <si>
+    <t>MASCOUCHE</t>
+  </si>
+  <si>
+    <t>450-966-9764</t>
+  </si>
+  <si>
+    <t>100 Rue Du Terminus O</t>
+  </si>
+  <si>
+    <t>Suite 75</t>
+  </si>
+  <si>
+    <t>ROUYN NORANDA</t>
+  </si>
+  <si>
+    <t>819-764-5038</t>
+  </si>
+  <si>
+    <t>4375 boulDes Forges</t>
+  </si>
+  <si>
+    <t>Suite G11A</t>
+  </si>
+  <si>
+    <t>TROIS RIVIERES</t>
+  </si>
+  <si>
+    <t>819-379-7567</t>
+  </si>
+  <si>
+    <t>3050 boul Portland</t>
+  </si>
+  <si>
+    <t>SHERBROOKE</t>
+  </si>
+  <si>
+    <t>819-563-7713</t>
+  </si>
+  <si>
+    <t>805 boul Frontenac E</t>
+  </si>
+  <si>
+    <t>Suite 002A</t>
+  </si>
+  <si>
+    <t>THETFORD MINES</t>
+  </si>
+  <si>
+    <t>418-338-3610</t>
+  </si>
+  <si>
+    <t>1111 boul Jutras E</t>
+  </si>
+  <si>
+    <t>Suite 24</t>
+  </si>
+  <si>
+    <t>VICTORIAVILLE</t>
+  </si>
+  <si>
+    <t>819-357-4533</t>
+  </si>
+  <si>
+    <t>1054 boul Du Grand-Heron</t>
+  </si>
+  <si>
+    <t>Suite G3</t>
+  </si>
+  <si>
+    <t>ST JEROME</t>
+  </si>
+  <si>
+    <t>450-432-2233</t>
+  </si>
+  <si>
+    <t>1185 boul Moody</t>
+  </si>
+  <si>
+    <t>Suite 760</t>
+  </si>
+  <si>
+    <t>TERREBONNE</t>
+  </si>
+  <si>
+    <t>450-471-6129</t>
+  </si>
+  <si>
+    <t>600 boul Sir Wilfred Laurier</t>
+  </si>
+  <si>
+    <t>BELOEIL</t>
+  </si>
+  <si>
+    <t>450-464-7981</t>
+  </si>
+  <si>
+    <t>1075 boul Fireston</t>
+  </si>
+  <si>
+    <t>Suite 50</t>
+  </si>
+  <si>
+    <t>JOLIETTE</t>
+  </si>
+  <si>
+    <t>450-759-9239</t>
+  </si>
+  <si>
+    <t>900 boul Grignon</t>
+  </si>
+  <si>
+    <t>Suite 1023</t>
+  </si>
+  <si>
+    <t>450-436-3527</t>
+  </si>
+  <si>
+    <t>2151 boul Lapiniere</t>
+  </si>
+  <si>
+    <t>BROSSARD</t>
+  </si>
+  <si>
+    <t>450-672-1672</t>
+  </si>
+  <si>
+    <t>410 boul Des Promenades</t>
+  </si>
+  <si>
+    <t>Suite G024A</t>
+  </si>
+  <si>
+    <t>450-653-7965</t>
+  </si>
+  <si>
+    <t>1801 3e Avenue</t>
+  </si>
+  <si>
+    <t>819-874-0672</t>
+  </si>
+  <si>
+    <t>401 boul Labelle</t>
+  </si>
+  <si>
+    <t>Suite E16</t>
+  </si>
+  <si>
+    <t>450-430-9468</t>
+  </si>
+  <si>
+    <t>2700 boul Laurier</t>
+  </si>
+  <si>
+    <t>Suite 115</t>
+  </si>
+  <si>
+    <t>418-651-7478</t>
+  </si>
+  <si>
+    <t>8585 boul Lacroix</t>
+  </si>
+  <si>
+    <t>418-221-1238</t>
+  </si>
+  <si>
+    <t>419 boul Jessop</t>
+  </si>
+  <si>
+    <t>Suite 252</t>
+  </si>
+  <si>
+    <t>418-724-6302</t>
+  </si>
+  <si>
+    <t>101 boul Tache O</t>
+  </si>
+  <si>
+    <t>Suite 33</t>
+  </si>
+  <si>
+    <t>418-248-4878</t>
+  </si>
+  <si>
+    <t>298 boul Armand Theriault</t>
+  </si>
+  <si>
+    <t>Suite 61</t>
+  </si>
+  <si>
+    <t>418-867-1791</t>
+  </si>
+  <si>
+    <t>1005 boul Laure</t>
+  </si>
+  <si>
+    <t>418-968-0654</t>
+  </si>
+  <si>
+    <t>600 boul Lafleche</t>
+  </si>
+  <si>
+    <t>Suite 00120</t>
+  </si>
+  <si>
+    <t>418-589-8392</t>
+  </si>
+  <si>
+    <t>5401 boul Des Galeries</t>
+  </si>
+  <si>
+    <t>Suite 162</t>
+  </si>
+  <si>
+    <t>418-627-0363</t>
+  </si>
+  <si>
+    <t>1200 Boul Alphonse-Desjardins</t>
+  </si>
+  <si>
+    <t>Suite 560</t>
+  </si>
+  <si>
+    <t>418-835-2590</t>
+  </si>
+  <si>
+    <t>3333 Rue Du Carrefour</t>
+  </si>
+  <si>
+    <t>Suite 196</t>
+  </si>
+  <si>
+    <t>418-663-7404</t>
+  </si>
+  <si>
+    <t>204-677-3709</t>
+  </si>
+  <si>
+    <t>2305 Mcphillips St.</t>
+  </si>
+  <si>
+    <t>Suite 221</t>
+  </si>
+  <si>
+    <t>204-338-1301</t>
+  </si>
+  <si>
+    <t>1485 Portage Ave</t>
+  </si>
+  <si>
+    <t>Suite L181</t>
+  </si>
+  <si>
+    <t>204-774-0759</t>
+  </si>
+  <si>
+    <t>1225 St. Mary's Rd</t>
+  </si>
+  <si>
+    <t>Suite 57</t>
+  </si>
+  <si>
+    <t>204-257-1937</t>
+  </si>
+  <si>
+    <t>204-661-4796</t>
+  </si>
+  <si>
+    <t>106 Railway Ave</t>
+  </si>
+  <si>
+    <t>Suite 2</t>
+  </si>
+  <si>
+    <t>306-848-0011</t>
+  </si>
+  <si>
+    <t>201 1 Ave S</t>
+  </si>
+  <si>
+    <t>Suite 255</t>
+  </si>
+  <si>
+    <t>306-384-7704</t>
+  </si>
+  <si>
+    <t>2102-11 Ave</t>
+  </si>
+  <si>
+    <t>Suite T015C</t>
+  </si>
+  <si>
+    <t>306-522-4142</t>
+  </si>
+  <si>
+    <t>2963 Gordon Rd</t>
+  </si>
+  <si>
+    <t>Suite 29</t>
+  </si>
+  <si>
+    <t>306-584-2884</t>
+  </si>
+  <si>
+    <t>277 Broadway St E</t>
+  </si>
+  <si>
+    <t>306-782-0882</t>
+  </si>
+  <si>
+    <t>306-924-2404</t>
+  </si>
+  <si>
+    <t>NEWMARKET</t>
+  </si>
+  <si>
+    <t>BROOKS</t>
+  </si>
+  <si>
+    <t>BANFF</t>
+  </si>
+  <si>
+    <t>100 MILE HOUSE</t>
+  </si>
+  <si>
+    <t>CRESTON</t>
+  </si>
+  <si>
+    <t>FERNIE</t>
+  </si>
+  <si>
+    <t>INVERMERE</t>
+  </si>
+  <si>
+    <t>PARKSVILLE</t>
+  </si>
+  <si>
+    <t>REVELSTOKE</t>
+  </si>
+  <si>
+    <t>SECHELT</t>
+  </si>
+  <si>
+    <t>SMITHERS</t>
+  </si>
+  <si>
+    <t>YELLOWKNIFE</t>
+  </si>
+  <si>
+    <t>SAINTE-MARIE</t>
+  </si>
+  <si>
+    <t>CHANDLER</t>
+  </si>
+  <si>
+    <t>SAINT-LAURENT</t>
+  </si>
+  <si>
+    <t>POINTE-CLAIRE</t>
+  </si>
+  <si>
+    <t>VILLE MONT ROYAL</t>
+  </si>
+  <si>
+    <t>Best Buy Express</t>
+  </si>
+  <si>
+    <t>Suite 15</t>
+  </si>
+  <si>
+    <t>403-724-9930</t>
+  </si>
+  <si>
+    <t>3200 Island Hwy. North, Unit 87</t>
+  </si>
+  <si>
+    <t>#2100 Park Royal South</t>
+  </si>
+  <si>
+    <t>Y700 - 1320 West Trans-Canada Highway</t>
+  </si>
+  <si>
+    <t>600 - 3292 Dunmore Road SE</t>
+  </si>
+  <si>
+    <t>#6 - 1910 Pembina Hwy.</t>
+  </si>
+  <si>
+    <t>1-767 Memorial Avenue</t>
+  </si>
+  <si>
+    <t>Experience FY25</t>
+  </si>
+  <si>
+    <t>Best Buy Mobile Retail</t>
+  </si>
+  <si>
+    <t>Unit 327 - 1 Bass Pro Mills Drive</t>
+  </si>
+  <si>
+    <t>905-761-8476</t>
+  </si>
+  <si>
+    <t>Unit 1-147, 100 City Centre Drive</t>
+  </si>
+  <si>
+    <t>905-361-1016</t>
+  </si>
+  <si>
+    <t>Unit 120 - 2525 36th Street NE</t>
+  </si>
+  <si>
+    <t>Unit SS7 -3100 Howard Avenue</t>
+  </si>
+  <si>
+    <t>519-946-0712</t>
+  </si>
+  <si>
+    <t>Unit 261A - 1320 West Trans Canada Highway</t>
+  </si>
+  <si>
+    <t>Unit 136B - 645 Lansdowne St. West</t>
+  </si>
+  <si>
+    <t>705-743-0111</t>
+  </si>
+  <si>
+    <t>Unit H16 - 550 King Street North</t>
+  </si>
+  <si>
+    <t>519-772-0341</t>
+  </si>
+  <si>
+    <t>Unit 346 - 100 Anderson Road SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">403-225-4919  </t>
+  </si>
+  <si>
+    <t>Unit 344 - 3147 Douglas Street</t>
+  </si>
+  <si>
+    <t>Unit 52 - 6631 Island Highway North</t>
+  </si>
+  <si>
+    <t xml:space="preserve">250-390-2026 </t>
+  </si>
+  <si>
+    <t>Unit 121 - 7275 rue Sherbrooke St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">514-798-0415 </t>
+  </si>
+  <si>
+    <t>Unit 2114A - 705 rue Sainte-Catherine Ouest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">514-798-8997 </t>
+  </si>
+  <si>
+    <t>825-223-1977</t>
+  </si>
+  <si>
+    <t>613-437-0041</t>
+  </si>
+  <si>
+    <t>2781 Main St SW Unit 110</t>
+  </si>
+  <si>
+    <t>T4B 3G4</t>
+  </si>
+  <si>
+    <t>9713 Hardin St</t>
+  </si>
+  <si>
+    <t>580 King Street North, Bldg. B</t>
+  </si>
+  <si>
+    <t>61 Lynden Road, Unit A</t>
+  </si>
+  <si>
+    <t>Unit 1 - 3200 Monarch Drive</t>
+  </si>
+  <si>
+    <t>Unit C2 - 2020 Mer Bleue Road</t>
+  </si>
+  <si>
+    <t>Unit 100A - 1500 Fisher Street</t>
+  </si>
+  <si>
+    <t>Unit 6 - 501 Tollgate Road West</t>
+  </si>
+  <si>
+    <t xml:space="preserve">613-932-1058 </t>
+  </si>
+  <si>
+    <t>#5 - 1401 boulevard Talbot</t>
+  </si>
+  <si>
+    <t>Building C, Unit 2, 113 Montee Masson</t>
+  </si>
+  <si>
+    <t>Unit 900A - 4520 boulevard de Recollets</t>
+  </si>
+  <si>
+    <t>600 Rue Pierre-Caisse, Unit 4000</t>
+  </si>
+  <si>
+    <t>#201 - 3900 Walls Avenue</t>
+  </si>
+  <si>
+    <t>101-45805 Luckakuck Way</t>
+  </si>
+  <si>
+    <t>Suite 200 - 798 Granville Street</t>
+  </si>
+  <si>
+    <t>Building D, Unit 1, 3245 Cliffe Avenue</t>
+  </si>
+  <si>
+    <t>#101 - 2900 Drinkwater Road</t>
+  </si>
+  <si>
+    <t>250-737-1338</t>
+  </si>
+  <si>
+    <t>#110 - 350R Shawville Boulevard SE</t>
+  </si>
+  <si>
+    <t>#300 - 800 15th Street East</t>
+  </si>
+  <si>
+    <t>7501 44 Street, Unit 101</t>
+  </si>
+  <si>
+    <t>705-664-0070</t>
+  </si>
+  <si>
+    <t>#1C - 3734 Mayor Magrath Drive South</t>
+  </si>
+  <si>
+    <t>Unit 2290 - 2700 Boul. Laurier</t>
+  </si>
+  <si>
+    <t>418-266-1367</t>
+  </si>
+  <si>
+    <t>709-754-1292</t>
+  </si>
+  <si>
+    <t>902-442-3300</t>
+  </si>
+  <si>
+    <t>Unit 1403 - 2271 Harvey Avenue</t>
+  </si>
+  <si>
+    <t>250-448-0890</t>
+  </si>
+  <si>
+    <t>6075 Mavis Road, Unit 1</t>
+  </si>
+  <si>
+    <t>Unit F3 - 20202 - 66 Avenue</t>
+  </si>
+  <si>
+    <t>7850 Weston Road Bldg E, Unit 1</t>
+  </si>
+  <si>
+    <t>Unit 2070L - 5000 Highway 7 East</t>
+  </si>
+  <si>
+    <t>Unit 700 - 5300 No. 3 Road</t>
+  </si>
+  <si>
+    <t>Unit 1 - 1200 Brant Street</t>
+  </si>
+  <si>
+    <t>Unit A - 810 St. James Street</t>
+  </si>
+  <si>
+    <t>Unit 300 - 8180 11 St. SE</t>
+  </si>
+  <si>
+    <t>1580 Regent Avenue West, Unit 10</t>
+  </si>
+  <si>
+    <t>Bldg L - Unit 1 - 420 Vansickle Road</t>
+  </si>
+  <si>
+    <t>Unit 2 - 80 Concert Way</t>
+  </si>
+  <si>
+    <t>Unit 451 - 25 Peel Centre Drive</t>
+  </si>
+  <si>
+    <t>Unit C - 225 High Tech Road</t>
+  </si>
+  <si>
+    <t>Unit 2140 - 2929 Barnet Hwy</t>
+  </si>
+  <si>
+    <t>800 - 5001 - 19 Street</t>
+  </si>
+  <si>
+    <t>Unit 3200 - 10153 King George Boulevard</t>
+  </si>
+  <si>
+    <t>866-237-8289</t>
+  </si>
+  <si>
+    <t>50 Ashtonbee Road, Unit 2</t>
+  </si>
+  <si>
+    <t>Unit 100 - 8480 boulevard Leduc</t>
+  </si>
+  <si>
+    <t>6815 Trans-Canada Highway, Local #Y009</t>
+  </si>
+  <si>
+    <t>Unit 200 - 6200 McKay Avenue</t>
+  </si>
+  <si>
+    <t>3310 8th Street East, Unit 20A</t>
+  </si>
+  <si>
+    <t>#350 - 5111 Northland Dr NW</t>
+  </si>
+  <si>
+    <t>Unit M-20 - 401 boulevard Labelle</t>
+  </si>
+  <si>
+    <t>119 Gale Terrace, Bldg. 1K-4</t>
+  </si>
+  <si>
+    <t>1-1735 Richmond Street</t>
+  </si>
+  <si>
+    <t>Unit 1 - 14 Martindale Crescent</t>
+  </si>
+  <si>
+    <t>1779 Stone Church Road East, Unit #1</t>
+  </si>
+  <si>
+    <t>52 First Commerce Drive, Unit 2</t>
+  </si>
+  <si>
+    <t>#4 - 32900 South Fraser Way</t>
+  </si>
+  <si>
+    <t>604-326-3350</t>
+  </si>
+  <si>
+    <t>403-541-6090</t>
+  </si>
+  <si>
+    <t>7999 Bd des Galeries d'Anjou, #Y008H</t>
+  </si>
+  <si>
+    <t>3161 Greenbank Rd, Building A1</t>
+  </si>
+  <si>
+    <t>800 Grand Lake Rd, Unit E64</t>
+  </si>
+  <si>
+    <t>2020 Sherwood Dr, Unit 200B</t>
+  </si>
+  <si>
+    <t>(403) 261-0759</t>
+  </si>
+  <si>
+    <t>(250) 372-8822</t>
+  </si>
+  <si>
+    <t>(250) 382-3893</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[&lt;=9999999]###\-####;###\-###\-####"/>
+    <numFmt numFmtId="165" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FF000000"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -4220,9936 +5278,11031 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62B20FEB-7058-435B-9A4D-F8BBA0634B30}">
-  <dimension ref="A1:J317"/>
+  <dimension ref="A2:K314"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.5" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.5" style="12" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.5" style="12" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.33203125" style="12" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="42.33203125" style="12" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.5" style="12" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.1640625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.6640625" style="12" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.1640625" style="12" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.5" style="12" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.5" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.1640625" style="12" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="2" spans="1:11" ht="29" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="F2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G2" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="I2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J2" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="K2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F2" s="1" t="s">
+    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A3" s="5">
         <v>5</v>
       </c>
-      <c r="G2" s="1" t="s">
-[...17 lines deleted...]
-        <v>1234</v>
+      <c r="B3" s="5" t="s">
+        <v>1579</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F3" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="G3" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="H3" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H3" s="10">
-[...5 lines deleted...]
-      <c r="J3" s="6" t="s">
+      <c r="I3" s="18" t="s">
+        <v>1477</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A4" s="6">
+    <row r="4" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A4" s="5">
         <v>9</v>
       </c>
-      <c r="B4" s="8" t="s">
-        <v>1235</v>
+      <c r="B4" s="5" t="s">
+        <v>1580</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="D4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="6" t="s">
+      <c r="D4" s="5" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F4" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="G4" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="H4" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H4" s="10">
+      <c r="I4" s="18">
         <v>2507298632</v>
       </c>
-      <c r="I4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="6" t="s">
+      <c r="J4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A5" s="6">
+    <row r="5" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A5" s="5">
         <v>10</v>
       </c>
-      <c r="B5" s="8" t="s">
-        <v>1233</v>
+      <c r="B5" s="5" t="s">
+        <v>1580</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="G5" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="H5" s="10">
+      <c r="I5" s="18">
         <v>2504197670</v>
       </c>
-      <c r="I5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K5" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A6" s="6">
+    <row r="6" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A6" s="5">
         <v>13</v>
       </c>
-      <c r="B6" s="8" t="s">
-        <v>1235</v>
+      <c r="B6" s="5" t="s">
+        <v>1580</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="18">
+        <v>6049133336</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A7" s="5">
+        <v>14</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" s="18">
+        <v>2503747554</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A8" s="5">
+        <v>23</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="18">
+        <v>4035270982</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A9" s="5">
+        <v>32</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I9" s="18">
+        <v>2049820551</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A10" s="5">
+        <v>33</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="18">
+        <v>7804985505</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A11" s="5">
+        <v>34</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="18">
+        <v>7804066581</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A12" s="5">
+        <v>79</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" s="18">
+        <v>8073461900</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A13" s="5">
+        <v>81</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I13" s="18">
+        <v>5068535188</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A14" s="5">
+        <v>84</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I14" s="18">
+        <v>5143562168</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A15" s="4">
+        <v>100</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>986</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A16" s="4">
+        <v>101</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>987</v>
+      </c>
+      <c r="J16" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A17" s="4">
+        <v>102</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>988</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>990</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A18" s="4">
+        <v>103</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>991</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>992</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>993</v>
+      </c>
+      <c r="J18" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A19" s="4">
+        <v>104</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="J19" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A20" s="4">
+        <v>105</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>995</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>996</v>
+      </c>
+      <c r="J20" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A21" s="4">
+        <v>106</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>997</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="J21" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A22" s="4">
+        <v>107</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="J22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A23" s="4">
+        <v>108</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A24" s="4">
+        <v>109</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="J24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A25" s="4">
+        <v>110</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J25" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A26" s="4">
+        <v>111</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J26" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A27" s="4">
+        <v>112</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>1460</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J27" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A28" s="4">
+        <v>113</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D28" s="4" t="s">
         <v>1018</v>
       </c>
-      <c r="E6" s="6" t="s">
-[...19 lines deleted...]
-      <c r="A7" s="6">
+      <c r="E28" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="G28" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="8" t="s">
-[...75 lines deleted...]
-      <c r="F9" s="6" t="s">
+      <c r="H28" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J28" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A29" s="4">
+        <v>114</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="G9" s="6" t="s">
-[...60 lines deleted...]
-      <c r="F11" s="6" t="s">
+      <c r="H29" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J29" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A30" s="4">
+        <v>115</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="G30" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="G11" s="6" t="s">
-[...28 lines deleted...]
-      <c r="F12" s="6" t="s">
+      <c r="H30" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="I30" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="J30" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A31" s="4">
+        <v>116</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="G31" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="G12" s="6" t="s">
-[...28 lines deleted...]
-      <c r="F13" s="6" t="s">
+      <c r="H31" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="J31" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A32" s="4">
+        <v>117</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="G32" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...124 lines deleted...]
-      <c r="F17" s="4" t="s">
+      <c r="H32" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J32" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A33" s="4">
+        <v>118</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="G33" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="G17" s="4" t="s">
-[...502 lines deleted...]
-      <c r="D33" s="4" t="s">
+      <c r="H33" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="I33" s="4" t="s">
         <v>1035</v>
       </c>
-      <c r="E33" s="5" t="s">
-[...18 lines deleted...]
-    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J33" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A34" s="4">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B34" s="5" t="s">
         <v>119</v>
       </c>
+      <c r="B34" s="4" t="s">
+        <v>123</v>
+      </c>
       <c r="C34" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>1036</v>
       </c>
-      <c r="E34" s="5" t="s">
+      <c r="E34" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="I34" s="4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="J34" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A35" s="4">
+        <v>120</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="H35" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="I35" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J35" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A36" s="4">
         <v>121</v>
       </c>
-      <c r="F34" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="4" t="s">
+      <c r="B36" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="I36" s="4" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J36" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A37" s="4">
         <v>122</v>
       </c>
-      <c r="H34" s="7">
-[...78 lines deleted...]
-        <v>131</v>
+      <c r="B37" s="4" t="s">
+        <v>136</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>138</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>1580</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>49</v>
+        <v>139</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="H37" s="7">
-        <v>5063821014</v>
+      <c r="H37" s="4" t="s">
+        <v>140</v>
       </c>
       <c r="I37" s="4" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+        <v>1044</v>
+      </c>
+      <c r="J37" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A38" s="4">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>123</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>141</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>1045</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>1046</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="G38" s="4" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>7094891419</v>
+        <v>134</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>144</v>
       </c>
       <c r="I38" s="4" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+        <v>1047</v>
+      </c>
+      <c r="J38" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A39" s="4">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>124</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>145</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>1048</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>1049</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="G39" s="4" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>7097535262</v>
+        <v>134</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>148</v>
       </c>
       <c r="I39" s="4" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+        <v>1050</v>
+      </c>
+      <c r="J39" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A40" s="4">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>125</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>149</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>1051</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>1052</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="G40" s="4" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>7095964613</v>
+        <v>152</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>153</v>
       </c>
       <c r="I40" s="4" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+        <v>1053</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A41" s="4">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>126</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>154</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>1054</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>1055</v>
       </c>
       <c r="F41" s="4" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="H41" s="7">
-        <v>7092567222</v>
+      <c r="H41" s="4" t="s">
+        <v>157</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+        <v>1056</v>
+      </c>
+      <c r="J41" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A42" s="4">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>127</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>158</v>
       </c>
       <c r="C42" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="I42" s="4" t="s">
+        <v>1059</v>
+      </c>
+      <c r="J42" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A43" s="4">
+        <v>128</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>1062</v>
+      </c>
+      <c r="J43" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A44" s="4">
+        <v>129</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="J44" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A45" s="4">
+        <v>130</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="G45" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>1068</v>
+      </c>
+      <c r="J45" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A46" s="4">
+        <v>131</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="G46" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="H46" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="I46" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="J46" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A47" s="4">
+        <v>132</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>1461</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>1074</v>
+      </c>
+      <c r="J47" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A48" s="4">
+        <v>133</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J48" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A49" s="4">
+        <v>134</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>1080</v>
+      </c>
+      <c r="J49" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A50" s="4">
+        <v>135</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="I50" s="4" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J50" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A51" s="4">
+        <v>136</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="I51" s="4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J51" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A52" s="4">
+        <v>137</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G52" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="I52" s="4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J52" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A53" s="4">
+        <v>138</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="I53" s="4" t="s">
+        <v>1092</v>
+      </c>
+      <c r="J53" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A54" s="4">
+        <v>139</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="I54" s="4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J54" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A55" s="4">
+        <v>140</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G55" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="I55" s="4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="J55" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A56" s="4">
+        <v>141</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="G56" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="I56" s="4" t="s">
+        <v>1100</v>
+      </c>
+      <c r="J56" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A57" s="4">
+        <v>142</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="I57" s="4" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J57" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A58" s="4">
+        <v>143</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J58" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A59" s="4">
+        <v>144</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="I59" s="4" t="s">
+        <v>1109</v>
+      </c>
+      <c r="J59" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A60" s="4">
+        <v>145</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="I60" s="4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J60" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A61" s="4">
+        <v>146</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>1466</v>
+      </c>
+      <c r="G61" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="I61" s="4" t="s">
+        <v>1115</v>
+      </c>
+      <c r="J61" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A62" s="4">
+        <v>147</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E62" s="4">
+        <v>1113</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="I62" s="4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J62" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A63" s="4">
+        <v>148</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="I63" s="4" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J63" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A64" s="4">
+        <v>149</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="I64" s="4" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J64" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A65" s="4">
+        <v>150</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>1468</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H65" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="I65" s="4" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J65" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K65" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A66" s="4">
+        <v>151</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="I66" s="4" t="s">
+        <v>1127</v>
+      </c>
+      <c r="J66" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K66" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A67" s="4">
+        <v>152</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E67" s="4">
+        <v>1249</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="G67" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H67" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="I67" s="4" t="s">
+        <v>1129</v>
+      </c>
+      <c r="J67" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K67" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A68" s="4">
         <v>154</v>
       </c>
-      <c r="D42" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="5" t="s">
+      <c r="B68" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="I68" s="4" t="s">
+        <v>1132</v>
+      </c>
+      <c r="J68" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A69" s="4">
         <v>155</v>
       </c>
-      <c r="F42" s="4" t="s">
+      <c r="B69" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="I69" s="4" t="s">
+        <v>1135</v>
+      </c>
+      <c r="J69" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A70" s="4">
         <v>156</v>
       </c>
-      <c r="G42" s="4" t="s">
+      <c r="B70" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="H70" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="I70" s="4" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J70" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A71" s="4">
         <v>157</v>
       </c>
-      <c r="H42" s="7">
-[...13 lines deleted...]
-      <c r="B43" s="5" t="s">
+      <c r="B71" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="I71" s="4" t="s">
+        <v>1141</v>
+      </c>
+      <c r="J71" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A72" s="4">
         <v>158</v>
       </c>
-      <c r="C43" s="4" t="s">
+      <c r="B72" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="I72" s="4" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J72" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K72" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A73" s="4">
         <v>159</v>
       </c>
-      <c r="D43" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="5" t="s">
+      <c r="B73" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="G73" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H73" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="I73" s="4" t="s">
+        <v>1147</v>
+      </c>
+      <c r="J73" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A74" s="4">
         <v>160</v>
       </c>
-      <c r="F43" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="4" t="s">
+      <c r="B74" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H74" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="I74" s="4" t="s">
+        <v>1150</v>
+      </c>
+      <c r="J74" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K74" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A75" s="4">
         <v>161</v>
       </c>
-      <c r="H43" s="7">
-[...13 lines deleted...]
-      <c r="B44" s="5" t="s">
+      <c r="B75" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="I75" s="4" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J75" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A76" s="4">
         <v>162</v>
       </c>
-      <c r="C44" s="4" t="s">
+      <c r="B76" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H76" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="I76" s="4" t="s">
+        <v>1155</v>
+      </c>
+      <c r="J76" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A77" s="4">
         <v>163</v>
       </c>
-      <c r="D44" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="5" t="s">
+      <c r="B77" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>1476</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="I77" s="4" t="s">
+        <v>1157</v>
+      </c>
+      <c r="J77" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A78" s="4">
         <v>164</v>
       </c>
-      <c r="F44" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="4" t="s">
+      <c r="B78" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="I78" s="4" t="s">
+        <v>1160</v>
+      </c>
+      <c r="J78" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K78" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A79" s="4">
         <v>165</v>
       </c>
-      <c r="H44" s="7">
-[...13 lines deleted...]
-      <c r="B45" s="5" t="s">
+      <c r="B79" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="I79" s="4" t="s">
+        <v>1163</v>
+      </c>
+      <c r="J79" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K79" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A80" s="4">
         <v>166</v>
       </c>
-      <c r="C45" s="4" t="s">
+      <c r="B80" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="G80" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H80" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="I80" s="4" t="s">
+        <v>1166</v>
+      </c>
+      <c r="J80" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K80" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A81" s="4">
         <v>167</v>
       </c>
-      <c r="D45" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="5" t="s">
+      <c r="B81" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="G81" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H81" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="I81" s="4" t="s">
+        <v>1169</v>
+      </c>
+      <c r="J81" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K81" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A82" s="4">
         <v>168</v>
       </c>
-      <c r="F45" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="4" t="s">
+      <c r="B82" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="G82" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H82" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="I82" s="4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J82" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K82" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A83" s="4">
         <v>169</v>
       </c>
-      <c r="H45" s="7">
-[...13 lines deleted...]
-      <c r="B46" s="5" t="s">
+      <c r="B83" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="G83" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H83" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="I83" s="4" t="s">
+        <v>1175</v>
+      </c>
+      <c r="J83" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A84" s="4">
         <v>170</v>
       </c>
-      <c r="C46" s="4" t="s">
+      <c r="B84" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G84" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H84" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="I84" s="4" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J84" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K84" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A85" s="4">
         <v>171</v>
       </c>
-      <c r="D46" s="4" t="s">
+      <c r="B85" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E85" s="4" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="G85" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H85" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="I85" s="4" t="s">
+        <v>1179</v>
+      </c>
+      <c r="J85" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K85" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A86" s="4">
+        <v>172</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="I86" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="J86" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K86" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A87" s="4">
+        <v>173</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H87" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="I87" s="4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="J87" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K87" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A88" s="4">
+        <v>174</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="G88" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H88" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="I88" s="4" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J88" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K88" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A89" s="4">
+        <v>175</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H89" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="I89" s="4" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J89" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K89" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A90" s="4">
+        <v>176</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H90" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="I90" s="4" t="s">
+        <v>1194</v>
+      </c>
+      <c r="J90" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K90" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A91" s="4">
+        <v>177</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>1196</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="I91" s="4" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J91" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K91" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A92" s="4">
+        <v>178</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>1458</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="I92" s="4" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J92" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K92" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A93" s="4">
+        <v>179</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="G93" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="I93" s="4" t="s">
+        <v>1203</v>
+      </c>
+      <c r="J93" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K93" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A94" s="4">
+        <v>180</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="G94" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H94" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="I94" s="4" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J94" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K94" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A95" s="4">
+        <v>181</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="G95" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="I95" s="4" t="s">
+        <v>1209</v>
+      </c>
+      <c r="J95" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K95" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A96" s="4">
+        <v>182</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="G96" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H96" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="I96" s="4" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J96" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K96" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A97" s="4">
+        <v>183</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>1214</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="G97" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H97" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="I97" s="4" t="s">
+        <v>1215</v>
+      </c>
+      <c r="J97" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K97" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A98" s="4">
+        <v>184</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="G98" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H98" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="I98" s="4" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J98" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K98" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A99" s="4">
+        <v>185</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="G99" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="I99" s="4" t="s">
+        <v>1221</v>
+      </c>
+      <c r="J99" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K99" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A100" s="4">
+        <v>186</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="G100" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="I100" s="4" t="s">
+        <v>1224</v>
+      </c>
+      <c r="J100" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K100" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A101" s="4">
+        <v>187</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="G101" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H101" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="I101" s="4" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J101" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K101" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A102" s="4">
+        <v>188</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="G102" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H102" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="I102" s="4" t="s">
+        <v>1230</v>
+      </c>
+      <c r="J102" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K102" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A103" s="4">
+        <v>189</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="D103" s="4" t="s">
         <v>1231</v>
       </c>
-      <c r="E46" s="5" t="s">
-[...150 lines deleted...]
-      <c r="B51" s="5" t="s">
+      <c r="E103" s="4" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="G103" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H103" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="I103" s="4" t="s">
+        <v>1232</v>
+      </c>
+      <c r="J103" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K103" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A104" s="4">
         <v>190</v>
       </c>
-      <c r="C51" s="4" t="s">
+      <c r="B104" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E104" s="4" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="G104" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H104" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="I104" s="4" t="s">
+        <v>1235</v>
+      </c>
+      <c r="J104" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K104" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A105" s="4">
         <v>191</v>
       </c>
-      <c r="D51" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E51" s="5" t="s">
+      <c r="B105" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="G105" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H105" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="I105" s="4" t="s">
+        <v>1238</v>
+      </c>
+      <c r="J105" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K105" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A106" s="4">
         <v>192</v>
       </c>
-      <c r="F51" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="4" t="s">
+      <c r="B106" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="E106" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G106" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H106" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="I106" s="4" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J106" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K106" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A107" s="4">
         <v>193</v>
       </c>
-      <c r="H51" s="7">
-[...13 lines deleted...]
-      <c r="B52" s="5" t="s">
+      <c r="B107" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G107" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H107" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="I107" s="4" t="s">
+        <v>1242</v>
+      </c>
+      <c r="J107" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K107" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A108" s="4">
         <v>194</v>
       </c>
-      <c r="C52" s="4" t="s">
+      <c r="B108" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G108" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H108" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="I108" s="4" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J108" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K108" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A109" s="4">
         <v>195</v>
       </c>
-      <c r="D52" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="5" t="s">
+      <c r="B109" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G109" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H109" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="I109" s="4" t="s">
+        <v>1246</v>
+      </c>
+      <c r="J109" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K109" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A110" s="4">
         <v>196</v>
       </c>
-      <c r="F52" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="4" t="s">
+      <c r="B110" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G110" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H110" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="I110" s="4" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J110" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K110" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A111" s="4">
         <v>197</v>
       </c>
-      <c r="H52" s="7">
-[...13 lines deleted...]
-      <c r="B53" s="5" t="s">
+      <c r="B111" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="I111" s="4" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J111" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K111" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A112" s="4">
         <v>198</v>
       </c>
-      <c r="C53" s="4" t="s">
+      <c r="B112" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E112" s="4" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G112" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H112" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="I112" s="4" t="s">
+        <v>1254</v>
+      </c>
+      <c r="J112" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K112" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A113" s="4">
         <v>199</v>
       </c>
-      <c r="D53" s="4" t="s">
-[...1913 lines deleted...]
-      <c r="B113" s="5" t="s">
+      <c r="B113" s="4" t="s">
         <v>426</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>427</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>1255</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>1256</v>
       </c>
       <c r="F113" s="4" t="s">
-        <v>45</v>
+        <v>409</v>
       </c>
       <c r="G113" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H113" s="4" t="s">
         <v>428</v>
       </c>
-      <c r="H113" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="I113" s="4" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="114" spans="1:10" x14ac:dyDescent="0.2">
+        <v>1257</v>
+      </c>
+      <c r="J113" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K113" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A114" s="4">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B114" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B114" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C114" s="4" t="s">
         <v>429</v>
       </c>
-      <c r="C114" s="4" t="s">
+      <c r="D114" s="4" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F114" s="4" t="s">
         <v>430</v>
       </c>
-      <c r="D114" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G114" s="4" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>4165912224</v>
+        <v>43</v>
+      </c>
+      <c r="H114" s="4" t="s">
+        <v>431</v>
       </c>
       <c r="I114" s="4" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="115" spans="1:10" x14ac:dyDescent="0.2">
+        <v>1487</v>
+      </c>
+      <c r="J114" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K114" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A115" s="4">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>202</v>
+      </c>
+      <c r="B115" s="19" t="s">
+        <v>1580</v>
       </c>
       <c r="C115" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F115" s="4" t="s">
         <v>432</v>
       </c>
-      <c r="D115" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G115" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H115" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="I115" s="4" t="s">
+        <v>1489</v>
+      </c>
+      <c r="J115" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K115" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A116" s="4">
+        <v>205</v>
+      </c>
+      <c r="B116" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G116" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H116" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="I116" s="4" t="s">
+        <v>1576</v>
+      </c>
+      <c r="J116" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K116" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A117" s="4">
+        <v>211</v>
+      </c>
+      <c r="B117" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="G117" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H117" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="I117" s="4" t="s">
+        <v>1492</v>
+      </c>
+      <c r="J117" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K117" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A118" s="4">
+        <v>215</v>
+      </c>
+      <c r="B118" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E118" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G118" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H118" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I118" s="4" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J118" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K118" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A119" s="4">
+        <v>218</v>
+      </c>
+      <c r="B119" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="G119" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H119" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="I119" s="4" t="s">
+        <v>1495</v>
+      </c>
+      <c r="J119" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K119" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A120" s="4">
+        <v>219</v>
+      </c>
+      <c r="B120" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E120" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="G120" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H120" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="I120" s="4" t="s">
+        <v>1497</v>
+      </c>
+      <c r="J120" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K120" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A121" s="4">
+        <v>231</v>
+      </c>
+      <c r="B121" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E121" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G121" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H121" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="I121" s="4" t="s">
+        <v>1499</v>
+      </c>
+      <c r="J121" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K121" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A122" s="4">
+        <v>239</v>
+      </c>
+      <c r="B122" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E122" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G122" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H122" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="I122" s="4" t="s">
+        <v>1578</v>
+      </c>
+      <c r="J122" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K122" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A123" s="4">
+        <v>240</v>
+      </c>
+      <c r="B123" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E123" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H123" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="I123" s="4" t="s">
+        <v>1502</v>
+      </c>
+      <c r="J123" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K123" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A124" s="4">
+        <v>251</v>
+      </c>
+      <c r="B124" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E124" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="G124" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H124" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="I124" s="4" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J124" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="K124" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A125" s="4">
+        <v>252</v>
+      </c>
+      <c r="B125" s="19" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E125" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="G125" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H125" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="I125" s="4" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J125" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="K125" s="4" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A126" s="4">
+        <v>259</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E126" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G126" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H126" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I126" s="4" t="s">
+        <v>1259</v>
+      </c>
+      <c r="J126" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K126" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A127" s="4">
+        <v>260</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E127" s="4" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G127" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H127" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="I127" s="4" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J127" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K127" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A128" s="4">
+        <v>261</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E128" s="4" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>1266</v>
+      </c>
+      <c r="G128" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H128" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="I128" s="4" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J128" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K128" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A129" s="4">
+        <v>262</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E129" s="4" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H129" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="I129" s="4" t="s">
+        <v>1271</v>
+      </c>
+      <c r="J129" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K129" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A130" s="4">
+        <v>263</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E130" s="4" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H130" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="I130" s="4" t="s">
+        <v>1275</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K130" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A131" s="4">
+        <v>264</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E131" s="4" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G131" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H131" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="I131" s="4" t="s">
+        <v>1279</v>
+      </c>
+      <c r="J131" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K131" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A132" s="4">
+        <v>265</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E132" s="4" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G132" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H132" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="I132" s="4" t="s">
+        <v>1283</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K132" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A133" s="4">
+        <v>266</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E133" s="4" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G133" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H133" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="I133" s="4" t="s">
+        <v>1287</v>
+      </c>
+      <c r="J133" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K133" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A134" s="4">
+        <v>267</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E134" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G134" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H134" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="I134" s="4" t="s">
+        <v>1290</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K134" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A135" s="4">
+        <v>268</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>1292</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G135" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H135" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="I135" s="4" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K135" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A136" s="4">
+        <v>269</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="E136" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G136" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H136" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="I136" s="4" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K136" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A137" s="4">
+        <v>270</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="E137" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G137" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H137" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="I137" s="4" t="s">
+        <v>1295</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K137" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A138" s="4">
+        <v>271</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E138" s="4" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>1470</v>
+      </c>
+      <c r="G138" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H138" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="I138" s="4" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J138" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K138" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A139" s="4">
+        <v>272</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E139" s="4" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G139" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H139" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="I139" s="4" t="s">
+        <v>1302</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K139" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A140" s="4">
+        <v>273</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E140" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G140" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H140" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="I140" s="4" t="s">
+        <v>1304</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K140" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A141" s="4">
+        <v>274</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="I141" s="4" t="s">
+        <v>1309</v>
+      </c>
+      <c r="J141" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K141" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A142" s="4">
+        <v>275</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E142" s="4" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>1471</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H142" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="I142" s="4" t="s">
+        <v>1312</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K142" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A143" s="4">
+        <v>276</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G143" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H143" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="I143" s="4" t="s">
+        <v>1314</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K143" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A144" s="4">
+        <v>277</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E144" s="4" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H144" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="I144" s="4" t="s">
+        <v>1318</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K144" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A145" s="4">
+        <v>278</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E145" s="4" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H145" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="I145" s="4" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K145" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A146" s="4">
+        <v>279</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G146" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H146" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="I146" s="4" t="s">
+        <v>1322</v>
+      </c>
+      <c r="J146" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K146" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A147" s="4">
+        <v>280</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E147" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G147" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H147" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="I147" s="4" t="s">
+        <v>1324</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K147" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A148" s="4">
+        <v>281</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E148" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G148" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H148" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="I148" s="4" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K148" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A149" s="4">
+        <v>282</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E149" s="4" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>1472</v>
+      </c>
+      <c r="G149" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H149" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="I149" s="4" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J149" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K149" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A150" s="4">
+        <v>283</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E150" s="4" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G150" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H150" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="I150" s="4" t="s">
+        <v>1333</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K150" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A151" s="4">
+        <v>284</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E151" s="4" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>1474</v>
+      </c>
+      <c r="G151" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H151" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="I151" s="4" t="s">
+        <v>1336</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K151" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A152" s="4">
+        <v>285</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E152" s="4" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G152" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H152" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="I152" s="4" t="s">
+        <v>1339</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K152" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A153" s="4">
+        <v>286</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E153" s="4" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G153" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H153" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="I153" s="4" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K153" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A154" s="4">
+        <v>287</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E154" s="4" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G154" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H154" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="I154" s="4" t="s">
+        <v>1346</v>
+      </c>
+      <c r="J154" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K154" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A155" s="4">
+        <v>288</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E155" s="4" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G155" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H155" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="I155" s="4" t="s">
+        <v>1349</v>
+      </c>
+      <c r="J155" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K155" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A156" s="4">
+        <v>289</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E156" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G156" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H156" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="I156" s="4" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K156" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A157" s="4">
+        <v>290</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E157" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>1354</v>
+      </c>
+      <c r="G157" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H157" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="I157" s="4" t="s">
+        <v>1355</v>
+      </c>
+      <c r="J157" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K157" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A158" s="4">
+        <v>291</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E158" s="4" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G158" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H158" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="I158" s="4" t="s">
+        <v>1359</v>
+      </c>
+      <c r="J158" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K158" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A159" s="4">
+        <v>292</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E159" s="4" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>1362</v>
+      </c>
+      <c r="G159" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H159" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="I159" s="4" t="s">
+        <v>1363</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K159" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A160" s="4">
+        <v>293</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E160" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G160" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H160" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="I160" s="4" t="s">
+        <v>1366</v>
+      </c>
+      <c r="J160" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K160" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A161" s="4">
+        <v>294</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E161" s="4" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G161" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H161" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="I161" s="4" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J161" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K161" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A162" s="4">
+        <v>295</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E162" s="4" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>1373</v>
+      </c>
+      <c r="G162" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H162" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="I162" s="4" t="s">
+        <v>1374</v>
+      </c>
+      <c r="J162" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K162" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A163" s="4">
+        <v>296</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E163" s="4" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G163" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H163" s="4" t="s">
+        <v>574</v>
+      </c>
+      <c r="I163" s="4" t="s">
+        <v>1378</v>
+      </c>
+      <c r="J163" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K163" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A164" s="4">
+        <v>297</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E164" s="4" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G164" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H164" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="I164" s="4" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J164" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K164" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A165" s="4">
+        <v>298</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E165" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G165" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H165" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="I165" s="4" t="s">
+        <v>1385</v>
+      </c>
+      <c r="J165" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K165" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A166" s="4">
+        <v>299</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E166" s="4" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G166" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H166" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="I166" s="4" t="s">
+        <v>1389</v>
+      </c>
+      <c r="J166" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K166" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A167" s="4">
+        <v>300</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E167" s="4" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G167" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H167" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="I167" s="4" t="s">
+        <v>1392</v>
+      </c>
+      <c r="J167" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K167" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A168" s="4">
+        <v>301</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E168" s="4" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G168" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H168" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="I168" s="4" t="s">
+        <v>1395</v>
+      </c>
+      <c r="J168" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K168" s="4" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A169" s="17">
+        <v>305</v>
+      </c>
+      <c r="B169" s="17" t="s">
+        <v>591</v>
+      </c>
+      <c r="C169" s="17" t="s">
+        <v>592</v>
+      </c>
+      <c r="D169" s="17" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E169" s="17" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F169" s="17" t="s">
+        <v>593</v>
+      </c>
+      <c r="G169" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H169" s="17" t="s">
+        <v>594</v>
+      </c>
+      <c r="I169" s="17" t="s">
+        <v>1398</v>
+      </c>
+      <c r="J169" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K169" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A170" s="17">
+        <v>307</v>
+      </c>
+      <c r="B170" s="17" t="s">
+        <v>595</v>
+      </c>
+      <c r="C170" s="17" t="s">
+        <v>596</v>
+      </c>
+      <c r="D170" s="17" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E170" s="17" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F170" s="17" t="s">
+        <v>597</v>
+      </c>
+      <c r="G170" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H170" s="17" t="s">
+        <v>598</v>
+      </c>
+      <c r="I170" s="17" t="s">
+        <v>1400</v>
+      </c>
+      <c r="J170" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K170" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A171" s="17">
+        <v>311</v>
+      </c>
+      <c r="B171" s="17" t="s">
+        <v>599</v>
+      </c>
+      <c r="C171" s="17" t="s">
+        <v>600</v>
+      </c>
+      <c r="D171" s="17" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E171" s="17" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F171" s="17" t="s">
+        <v>601</v>
+      </c>
+      <c r="G171" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H171" s="17" t="s">
+        <v>602</v>
+      </c>
+      <c r="I171" s="17" t="s">
+        <v>1403</v>
+      </c>
+      <c r="J171" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K171" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A172" s="17">
+        <v>313</v>
+      </c>
+      <c r="B172" s="17" t="s">
+        <v>603</v>
+      </c>
+      <c r="C172" s="17" t="s">
+        <v>604</v>
+      </c>
+      <c r="D172" s="17" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E172" s="17" t="s">
+        <v>1405</v>
+      </c>
+      <c r="F172" s="17" t="s">
+        <v>605</v>
+      </c>
+      <c r="G172" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H172" s="17" t="s">
+        <v>606</v>
+      </c>
+      <c r="I172" s="17" t="s">
+        <v>1406</v>
+      </c>
+      <c r="J172" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K172" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A173" s="17">
+        <v>315</v>
+      </c>
+      <c r="B173" s="17" t="s">
+        <v>607</v>
+      </c>
+      <c r="C173" s="17" t="s">
+        <v>608</v>
+      </c>
+      <c r="D173" s="17" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E173" s="17" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F173" s="17" t="s">
+        <v>609</v>
+      </c>
+      <c r="G173" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H173" s="17" t="s">
+        <v>610</v>
+      </c>
+      <c r="I173" s="17" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J173" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K173" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A174" s="17">
+        <v>321</v>
+      </c>
+      <c r="B174" s="17" t="s">
+        <v>611</v>
+      </c>
+      <c r="C174" s="17" t="s">
+        <v>612</v>
+      </c>
+      <c r="D174" s="17" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E174" s="17" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F174" s="17" t="s">
+        <v>613</v>
+      </c>
+      <c r="G174" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H174" s="17" t="s">
+        <v>614</v>
+      </c>
+      <c r="I174" s="17" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J174" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K174" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A175" s="17">
+        <v>322</v>
+      </c>
+      <c r="B175" s="17" t="s">
+        <v>615</v>
+      </c>
+      <c r="C175" s="17" t="s">
+        <v>616</v>
+      </c>
+      <c r="D175" s="17" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E175" s="17" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F175" s="17" t="s">
+        <v>617</v>
+      </c>
+      <c r="G175" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H175" s="17" t="s">
+        <v>618</v>
+      </c>
+      <c r="I175" s="17" t="s">
+        <v>1414</v>
+      </c>
+      <c r="J175" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K175" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A176" s="17">
+        <v>326</v>
+      </c>
+      <c r="B176" s="17" t="s">
+        <v>619</v>
+      </c>
+      <c r="C176" s="17" t="s">
+        <v>620</v>
+      </c>
+      <c r="D176" s="17" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E176" s="17" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F176" s="17" t="s">
+        <v>621</v>
+      </c>
+      <c r="G176" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H176" s="17" t="s">
+        <v>622</v>
+      </c>
+      <c r="I176" s="17" t="s">
+        <v>1417</v>
+      </c>
+      <c r="J176" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K176" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A177" s="17">
+        <v>332</v>
+      </c>
+      <c r="B177" s="17" t="s">
+        <v>623</v>
+      </c>
+      <c r="C177" s="17" t="s">
+        <v>624</v>
+      </c>
+      <c r="D177" s="17" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E177" s="17" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F177" s="17" t="s">
+        <v>625</v>
+      </c>
+      <c r="G177" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H177" s="17" t="s">
+        <v>626</v>
+      </c>
+      <c r="I177" s="17" t="s">
+        <v>1419</v>
+      </c>
+      <c r="J177" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K177" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A178" s="17">
+        <v>333</v>
+      </c>
+      <c r="B178" s="17" t="s">
+        <v>627</v>
+      </c>
+      <c r="C178" s="17" t="s">
+        <v>628</v>
+      </c>
+      <c r="D178" s="17" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E178" s="17" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F178" s="17" t="s">
+        <v>629</v>
+      </c>
+      <c r="G178" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H178" s="17" t="s">
+        <v>630</v>
+      </c>
+      <c r="I178" s="17" t="s">
+        <v>1422</v>
+      </c>
+      <c r="J178" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K178" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A179" s="17">
+        <v>334</v>
+      </c>
+      <c r="B179" s="17" t="s">
+        <v>631</v>
+      </c>
+      <c r="C179" s="17" t="s">
+        <v>632</v>
+      </c>
+      <c r="D179" s="17" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E179" s="17" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F179" s="17" t="s">
+        <v>633</v>
+      </c>
+      <c r="G179" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H179" s="17" t="s">
+        <v>634</v>
+      </c>
+      <c r="I179" s="17" t="s">
+        <v>1425</v>
+      </c>
+      <c r="J179" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K179" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A180" s="17">
+        <v>335</v>
+      </c>
+      <c r="B180" s="17" t="s">
+        <v>635</v>
+      </c>
+      <c r="C180" s="17" t="s">
+        <v>636</v>
+      </c>
+      <c r="D180" s="17" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E180" s="17" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F180" s="17" t="s">
+        <v>637</v>
+      </c>
+      <c r="G180" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H180" s="17" t="s">
+        <v>638</v>
+      </c>
+      <c r="I180" s="17" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J180" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K180" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A181" s="17">
+        <v>336</v>
+      </c>
+      <c r="B181" s="17" t="s">
+        <v>639</v>
+      </c>
+      <c r="C181" s="17" t="s">
+        <v>640</v>
+      </c>
+      <c r="D181" s="17" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E181" s="17" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F181" s="17" t="s">
+        <v>633</v>
+      </c>
+      <c r="G181" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H181" s="17" t="s">
+        <v>641</v>
+      </c>
+      <c r="I181" s="17" t="s">
+        <v>1431</v>
+      </c>
+      <c r="J181" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K181" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A182" s="17">
+        <v>338</v>
+      </c>
+      <c r="B182" s="17" t="s">
+        <v>642</v>
+      </c>
+      <c r="C182" s="17" t="s">
+        <v>643</v>
+      </c>
+      <c r="D182" s="17" t="s">
+        <v>644</v>
+      </c>
+      <c r="E182" s="17" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F182" s="17" t="s">
+        <v>645</v>
+      </c>
+      <c r="G182" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="H182" s="17" t="s">
+        <v>646</v>
+      </c>
+      <c r="I182" s="17" t="s">
+        <v>1432</v>
+      </c>
+      <c r="J182" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K182" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A183" s="17">
+        <v>351</v>
+      </c>
+      <c r="B183" s="17" t="s">
+        <v>647</v>
+      </c>
+      <c r="C183" s="17" t="s">
+        <v>648</v>
+      </c>
+      <c r="D183" s="17" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E183" s="17" t="s">
+        <v>1434</v>
+      </c>
+      <c r="F183" s="17" t="s">
+        <v>649</v>
+      </c>
+      <c r="G183" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="H183" s="17" t="s">
+        <v>650</v>
+      </c>
+      <c r="I183" s="17" t="s">
+        <v>1435</v>
+      </c>
+      <c r="J183" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K183" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A184" s="17">
+        <v>355</v>
+      </c>
+      <c r="B184" s="17" t="s">
+        <v>651</v>
+      </c>
+      <c r="C184" s="17" t="s">
+        <v>652</v>
+      </c>
+      <c r="D184" s="17" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E184" s="17" t="s">
+        <v>1437</v>
+      </c>
+      <c r="F184" s="17" t="s">
+        <v>649</v>
+      </c>
+      <c r="G184" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="H184" s="17" t="s">
+        <v>653</v>
+      </c>
+      <c r="I184" s="17" t="s">
+        <v>1438</v>
+      </c>
+      <c r="J184" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K184" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A185" s="17">
+        <v>357</v>
+      </c>
+      <c r="B185" s="17" t="s">
+        <v>654</v>
+      </c>
+      <c r="C185" s="17" t="s">
+        <v>655</v>
+      </c>
+      <c r="D185" s="17" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E185" s="17" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F185" s="17" t="s">
+        <v>649</v>
+      </c>
+      <c r="G185" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="H185" s="17" t="s">
+        <v>656</v>
+      </c>
+      <c r="I185" s="17" t="s">
+        <v>1441</v>
+      </c>
+      <c r="J185" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K185" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A186" s="17">
+        <v>365</v>
+      </c>
+      <c r="B186" s="17" t="s">
+        <v>657</v>
+      </c>
+      <c r="C186" s="17" t="s">
+        <v>658</v>
+      </c>
+      <c r="D186" s="17" t="s">
+        <v>659</v>
+      </c>
+      <c r="E186" s="17" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F186" s="17" t="s">
+        <v>649</v>
+      </c>
+      <c r="G186" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="H186" s="17" t="s">
+        <v>660</v>
+      </c>
+      <c r="I186" s="17" t="s">
+        <v>1442</v>
+      </c>
+      <c r="J186" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K186" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A187" s="17">
+        <v>366</v>
+      </c>
+      <c r="B187" s="17" t="s">
+        <v>661</v>
+      </c>
+      <c r="C187" s="17" t="s">
+        <v>662</v>
+      </c>
+      <c r="D187" s="17" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E187" s="17" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F187" s="17" t="s">
+        <v>663</v>
+      </c>
+      <c r="G187" s="17" t="s">
+        <v>664</v>
+      </c>
+      <c r="H187" s="17" t="s">
+        <v>665</v>
+      </c>
+      <c r="I187" s="17" t="s">
+        <v>1445</v>
+      </c>
+      <c r="J187" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K187" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A188" s="17">
+        <v>368</v>
+      </c>
+      <c r="B188" s="17" t="s">
+        <v>666</v>
+      </c>
+      <c r="C188" s="17" t="s">
+        <v>667</v>
+      </c>
+      <c r="D188" s="17" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E188" s="17" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F188" s="17" t="s">
+        <v>668</v>
+      </c>
+      <c r="G188" s="17" t="s">
+        <v>664</v>
+      </c>
+      <c r="H188" s="17" t="s">
+        <v>669</v>
+      </c>
+      <c r="I188" s="17" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J188" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K188" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A189" s="17">
+        <v>372</v>
+      </c>
+      <c r="B189" s="17" t="s">
+        <v>670</v>
+      </c>
+      <c r="C189" s="17" t="s">
+        <v>671</v>
+      </c>
+      <c r="D189" s="17" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E189" s="17" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F189" s="17" t="s">
+        <v>684</v>
+      </c>
+      <c r="G189" s="17" t="s">
+        <v>664</v>
+      </c>
+      <c r="H189" s="17" t="s">
+        <v>673</v>
+      </c>
+      <c r="I189" s="17" t="s">
+        <v>1451</v>
+      </c>
+      <c r="J189" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K189" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A190" s="17">
+        <v>374</v>
+      </c>
+      <c r="B190" s="17" t="s">
+        <v>674</v>
+      </c>
+      <c r="C190" s="17" t="s">
+        <v>675</v>
+      </c>
+      <c r="D190" s="17" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E190" s="17" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F190" s="17" t="s">
+        <v>684</v>
+      </c>
+      <c r="G190" s="17" t="s">
+        <v>664</v>
+      </c>
+      <c r="H190" s="17" t="s">
+        <v>676</v>
+      </c>
+      <c r="I190" s="17" t="s">
+        <v>1454</v>
+      </c>
+      <c r="J190" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K190" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A191" s="17">
+        <v>379</v>
+      </c>
+      <c r="B191" s="17" t="s">
+        <v>677</v>
+      </c>
+      <c r="C191" s="17" t="s">
+        <v>678</v>
+      </c>
+      <c r="D191" s="17" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E191" s="17" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F191" s="17" t="s">
+        <v>679</v>
+      </c>
+      <c r="G191" s="17" t="s">
+        <v>664</v>
+      </c>
+      <c r="H191" s="17" t="s">
+        <v>680</v>
+      </c>
+      <c r="I191" s="17" t="s">
+        <v>1456</v>
+      </c>
+      <c r="J191" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K191" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A192" s="17">
+        <v>387</v>
+      </c>
+      <c r="B192" s="17" t="s">
+        <v>681</v>
+      </c>
+      <c r="C192" s="17" t="s">
+        <v>682</v>
+      </c>
+      <c r="D192" s="17" t="s">
+        <v>683</v>
+      </c>
+      <c r="E192" s="17" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F192" s="17" t="s">
+        <v>684</v>
+      </c>
+      <c r="G192" s="17" t="s">
+        <v>664</v>
+      </c>
+      <c r="H192" s="17" t="s">
+        <v>685</v>
+      </c>
+      <c r="I192" s="17" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J192" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="K192" s="17" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A193" s="13">
+        <v>401</v>
+      </c>
+      <c r="B193" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C193" s="14" t="s">
+        <v>686</v>
+      </c>
+      <c r="D193" s="13" t="s">
+        <v>687</v>
+      </c>
+      <c r="E193" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F193" s="13" t="s">
+        <v>686</v>
+      </c>
+      <c r="G193" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H193" s="13" t="s">
+        <v>688</v>
+      </c>
+      <c r="I193" s="15" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J193" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K193" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A194" s="13">
+        <v>402</v>
+      </c>
+      <c r="B194" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C194" s="14" t="s">
+        <v>689</v>
+      </c>
+      <c r="D194" s="13" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E194" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F194" s="13" t="s">
+        <v>690</v>
+      </c>
+      <c r="G194" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H194" s="13" t="s">
+        <v>691</v>
+      </c>
+      <c r="I194" s="15" t="s">
+        <v>1508</v>
+      </c>
+      <c r="J194" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K194" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A195" s="14">
+        <v>404</v>
+      </c>
+      <c r="B195" s="14" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C195" s="14" t="s">
+        <v>692</v>
+      </c>
+      <c r="D195" s="13" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E195" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F195" s="13" t="s">
+        <v>692</v>
+      </c>
+      <c r="G195" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H195" s="13" t="s">
+        <v>1510</v>
+      </c>
+      <c r="I195" s="15" t="s">
+        <v>982</v>
+      </c>
+      <c r="J195" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K195" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A196" s="14">
+        <v>405</v>
+      </c>
+      <c r="B196" s="14" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C196" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="D196" s="13" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E196" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F196" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="G196" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H196" s="13" t="s">
+        <v>463</v>
+      </c>
+      <c r="I196" s="16" t="s">
+        <v>983</v>
+      </c>
+      <c r="J196" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K196" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A197" s="13">
+        <v>600</v>
+      </c>
+      <c r="B197" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C197" s="14" t="s">
+        <v>693</v>
+      </c>
+      <c r="D197" s="13" t="s">
+        <v>694</v>
+      </c>
+      <c r="E197" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F197" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="G197" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H197" s="13" t="s">
+        <v>696</v>
+      </c>
+      <c r="I197" s="15">
+        <v>6046351452</v>
+      </c>
+      <c r="J197" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K197" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A198" s="13">
+        <v>608</v>
+      </c>
+      <c r="B198" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C198" s="14" t="s">
+        <v>445</v>
+      </c>
+      <c r="D198" s="13" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E198" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F198" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="G198" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H198" s="13" t="s">
+        <v>697</v>
+      </c>
+      <c r="I198" s="15">
+        <v>5198861073</v>
+      </c>
+      <c r="J198" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K198" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A199" s="13">
+        <v>610</v>
+      </c>
+      <c r="B199" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C199" s="14" t="s">
+        <v>698</v>
+      </c>
+      <c r="D199" s="13" t="s">
+        <v>699</v>
+      </c>
+      <c r="E199" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F199" s="13" t="s">
+        <v>698</v>
+      </c>
+      <c r="G199" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H199" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="I199" s="15">
+        <v>5195424388</v>
+      </c>
+      <c r="J199" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K199" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A200" s="13">
+        <v>613</v>
+      </c>
+      <c r="B200" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C200" s="14" t="s">
+        <v>701</v>
+      </c>
+      <c r="D200" s="13" t="s">
+        <v>702</v>
+      </c>
+      <c r="E200" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F200" s="13" t="s">
+        <v>701</v>
+      </c>
+      <c r="G200" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H200" s="13" t="s">
+        <v>703</v>
+      </c>
+      <c r="I200" s="15">
+        <v>9054334455</v>
+      </c>
+      <c r="J200" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K200" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A201" s="13">
+        <v>615</v>
+      </c>
+      <c r="B201" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C201" s="14" t="s">
+        <v>704</v>
+      </c>
+      <c r="D201" s="13" t="s">
+        <v>705</v>
+      </c>
+      <c r="E201" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F201" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="G201" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H201" s="13" t="s">
+        <v>706</v>
+      </c>
+      <c r="I201" s="15">
+        <v>5199408206</v>
+      </c>
+      <c r="J201" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K201" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A202" s="13">
+        <v>617</v>
+      </c>
+      <c r="B202" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C202" s="14" t="s">
+        <v>707</v>
+      </c>
+      <c r="D202" s="13" t="s">
+        <v>708</v>
+      </c>
+      <c r="E202" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F202" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="G202" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H202" s="13" t="s">
+        <v>709</v>
+      </c>
+      <c r="I202" s="15">
+        <v>4167661577</v>
+      </c>
+      <c r="J202" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K202" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A203" s="13">
+        <v>620</v>
+      </c>
+      <c r="B203" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C203" s="14" t="s">
+        <v>710</v>
+      </c>
+      <c r="D203" s="13" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E203" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F203" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="G203" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H203" s="13" t="s">
+        <v>711</v>
+      </c>
+      <c r="I203" s="15">
+        <v>5197581911</v>
+      </c>
+      <c r="J203" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K203" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A204" s="13">
+        <v>621</v>
+      </c>
+      <c r="B204" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C204" s="14" t="s">
+        <v>442</v>
+      </c>
+      <c r="D204" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="E204" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F204" s="13" t="s">
+        <v>442</v>
+      </c>
+      <c r="G204" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H204" s="13" t="s">
+        <v>713</v>
+      </c>
+      <c r="I204" s="15">
+        <v>7057412081</v>
+      </c>
+      <c r="J204" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K204" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A205" s="13">
+        <v>622</v>
+      </c>
+      <c r="B205" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C205" s="14" t="s">
+        <v>714</v>
+      </c>
+      <c r="D205" s="13" t="s">
+        <v>715</v>
+      </c>
+      <c r="E205" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F205" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="G205" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H205" s="13" t="s">
+        <v>716</v>
+      </c>
+      <c r="I205" s="15">
+        <v>9052859948</v>
+      </c>
+      <c r="J205" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K205" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A206" s="13">
+        <v>624</v>
+      </c>
+      <c r="B206" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C206" s="14" t="s">
+        <v>717</v>
+      </c>
+      <c r="D206" s="13" t="s">
+        <v>718</v>
+      </c>
+      <c r="E206" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F206" s="13" t="s">
+        <v>717</v>
+      </c>
+      <c r="G206" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H206" s="13" t="s">
+        <v>719</v>
+      </c>
+      <c r="I206" s="15">
+        <v>5193545525</v>
+      </c>
+      <c r="J206" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K206" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A207" s="13">
+        <v>625</v>
+      </c>
+      <c r="B207" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C207" s="14" t="s">
+        <v>720</v>
+      </c>
+      <c r="D207" s="13" t="s">
+        <v>721</v>
+      </c>
+      <c r="E207" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F207" s="13" t="s">
+        <v>720</v>
+      </c>
+      <c r="G207" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H207" s="13" t="s">
+        <v>722</v>
+      </c>
+      <c r="I207" s="15">
+        <v>7059420722</v>
+      </c>
+      <c r="J207" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K207" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A208" s="13">
+        <v>626</v>
+      </c>
+      <c r="B208" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C208" s="14" t="s">
+        <v>723</v>
+      </c>
+      <c r="D208" s="13" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E208" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F208" s="13" t="s">
+        <v>723</v>
+      </c>
+      <c r="G208" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H208" s="13" t="s">
+        <v>724</v>
+      </c>
+      <c r="I208" s="15">
+        <v>7053250519</v>
+      </c>
+      <c r="J208" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K208" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A209" s="13">
+        <v>627</v>
+      </c>
+      <c r="B209" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C209" s="14" t="s">
+        <v>447</v>
+      </c>
+      <c r="D209" s="13" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E209" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F209" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="G209" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H209" s="13" t="s">
+        <v>725</v>
+      </c>
+      <c r="I209" s="15">
+        <v>6138302706</v>
+      </c>
+      <c r="J209" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K209" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A210" s="13">
+        <v>631</v>
+      </c>
+      <c r="B210" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C210" s="14" t="s">
+        <v>726</v>
+      </c>
+      <c r="D210" s="13" t="s">
+        <v>727</v>
+      </c>
+      <c r="E210" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F210" s="13" t="s">
+        <v>726</v>
+      </c>
+      <c r="G210" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H210" s="13" t="s">
+        <v>728</v>
+      </c>
+      <c r="I210" s="15">
+        <v>5197664660</v>
+      </c>
+      <c r="J210" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K210" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A211" s="13">
+        <v>632</v>
+      </c>
+      <c r="B211" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C211" s="14" t="s">
+        <v>729</v>
+      </c>
+      <c r="D211" s="13" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E211" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F211" s="13" t="s">
+        <v>729</v>
+      </c>
+      <c r="G211" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H211" s="13" t="s">
+        <v>730</v>
+      </c>
+      <c r="I211" s="15">
+        <v>7054722126</v>
+      </c>
+      <c r="J211" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K211" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A212" s="13">
+        <v>634</v>
+      </c>
+      <c r="B212" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C212" s="14" t="s">
+        <v>731</v>
+      </c>
+      <c r="D212" s="13" t="s">
+        <v>732</v>
+      </c>
+      <c r="E212" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F212" s="13" t="s">
+        <v>731</v>
+      </c>
+      <c r="G212" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H212" s="13" t="s">
+        <v>733</v>
+      </c>
+      <c r="I212" s="15">
+        <v>7052689111</v>
+      </c>
+      <c r="J212" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K212" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A213" s="13">
+        <v>637</v>
+      </c>
+      <c r="B213" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C213" s="14" t="s">
+        <v>734</v>
+      </c>
+      <c r="D213" s="13" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E213" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F213" s="13" t="s">
+        <v>734</v>
+      </c>
+      <c r="G213" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H213" s="13" t="s">
+        <v>735</v>
+      </c>
+      <c r="I213" s="15" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J213" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K213" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A214" s="13">
+        <v>651</v>
+      </c>
+      <c r="B214" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C214" s="14" t="s">
+        <v>736</v>
+      </c>
+      <c r="D214" s="13" t="s">
+        <v>737</v>
+      </c>
+      <c r="E214" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F214" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="G214" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H214" s="13" t="s">
+        <v>738</v>
+      </c>
+      <c r="I214" s="15">
+        <v>5143932600</v>
+      </c>
+      <c r="J214" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K214" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A215" s="13">
+        <v>653</v>
+      </c>
+      <c r="B215" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C215" s="14" t="s">
+        <v>739</v>
+      </c>
+      <c r="D215" s="13" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E215" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F215" s="13" t="s">
+        <v>739</v>
+      </c>
+      <c r="G215" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H215" s="13" t="s">
+        <v>740</v>
+      </c>
+      <c r="I215" s="15">
+        <v>4186986701</v>
+      </c>
+      <c r="J215" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K215" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A216" s="13">
+        <v>658</v>
+      </c>
+      <c r="B216" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C216" s="14" t="s">
+        <v>741</v>
+      </c>
+      <c r="D216" s="13" t="s">
+        <v>742</v>
+      </c>
+      <c r="E216" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F216" s="13" t="s">
+        <v>741</v>
+      </c>
+      <c r="G216" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H216" s="13" t="s">
+        <v>574</v>
+      </c>
+      <c r="I216" s="15">
+        <v>4507102037</v>
+      </c>
+      <c r="J216" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K216" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A217" s="13">
+        <v>659</v>
+      </c>
+      <c r="B217" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C217" s="14" t="s">
+        <v>564</v>
+      </c>
+      <c r="D217" s="13" t="s">
+        <v>743</v>
+      </c>
+      <c r="E217" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F217" s="13" t="s">
+        <v>564</v>
+      </c>
+      <c r="G217" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H217" s="13" t="s">
+        <v>744</v>
+      </c>
+      <c r="I217" s="15">
+        <v>8193473275</v>
+      </c>
+      <c r="J217" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K217" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A218" s="13">
+        <v>660</v>
+      </c>
+      <c r="B218" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C218" s="14" t="s">
+        <v>745</v>
+      </c>
+      <c r="D218" s="13" t="s">
+        <v>746</v>
+      </c>
+      <c r="E218" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F218" s="13" t="s">
+        <v>745</v>
+      </c>
+      <c r="G218" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="H218" s="13" t="s">
+        <v>747</v>
+      </c>
+      <c r="I218" s="15">
+        <v>9026262081</v>
+      </c>
+      <c r="J218" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K218" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A219" s="13">
+        <v>661</v>
+      </c>
+      <c r="B219" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C219" s="14" t="s">
+        <v>748</v>
+      </c>
+      <c r="D219" s="13" t="s">
+        <v>749</v>
+      </c>
+      <c r="E219" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F219" s="13" t="s">
+        <v>748</v>
+      </c>
+      <c r="G219" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="H219" s="13" t="s">
+        <v>750</v>
+      </c>
+      <c r="I219" s="15">
+        <v>5066573680</v>
+      </c>
+      <c r="J219" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K219" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A220" s="13">
+        <v>663</v>
+      </c>
+      <c r="B220" s="13" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C220" s="14" t="s">
+        <v>553</v>
+      </c>
+      <c r="D220" s="13" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E220" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F220" s="13" t="s">
+        <v>553</v>
+      </c>
+      <c r="G220" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H220" s="13" t="s">
+        <v>554</v>
+      </c>
+      <c r="I220" s="15">
+        <v>4509669343</v>
+      </c>
+      <c r="J220" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K220" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A221" s="13">
+        <v>668</v>
+      </c>
+      <c r="B221" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C221" s="14" t="s">
+        <v>560</v>
+      </c>
+      <c r="D221" s="13" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E221" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F221" s="13" t="s">
+        <v>751</v>
+      </c>
+      <c r="G221" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H221" s="13" t="s">
+        <v>752</v>
+      </c>
+      <c r="I221" s="15">
+        <v>8193796161</v>
+      </c>
+      <c r="J221" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K221" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A222" s="13">
+        <v>669</v>
+      </c>
+      <c r="B222" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C222" s="14" t="s">
+        <v>753</v>
+      </c>
+      <c r="D222" s="13" t="s">
+        <v>754</v>
+      </c>
+      <c r="E222" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F222" s="13" t="s">
+        <v>753</v>
+      </c>
+      <c r="G222" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="H222" s="13" t="s">
+        <v>755</v>
+      </c>
+      <c r="I222" s="15">
+        <v>5064521600</v>
+      </c>
+      <c r="J222" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K222" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A223" s="13">
+        <v>672</v>
+      </c>
+      <c r="B223" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C223" s="14" t="s">
+        <v>756</v>
+      </c>
+      <c r="D223" s="13" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E223" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F223" s="13" t="s">
+        <v>756</v>
+      </c>
+      <c r="G223" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="H223" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I223" s="15">
+        <v>9025395877</v>
+      </c>
+      <c r="J223" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K223" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A224" s="13">
+        <v>673</v>
+      </c>
+      <c r="B224" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C224" s="14" t="s">
+        <v>757</v>
+      </c>
+      <c r="D224" s="13" t="s">
+        <v>758</v>
+      </c>
+      <c r="E224" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F224" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="G224" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H224" s="13" t="s">
+        <v>759</v>
+      </c>
+      <c r="I224" s="15">
+        <v>4503720883</v>
+      </c>
+      <c r="J224" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K224" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A225" s="13">
+        <v>674</v>
+      </c>
+      <c r="B225" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C225" s="14" t="s">
+        <v>760</v>
+      </c>
+      <c r="D225" s="13" t="s">
+        <v>761</v>
+      </c>
+      <c r="E225" s="13" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F225" s="13" t="s">
+        <v>762</v>
+      </c>
+      <c r="G225" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H225" s="13" t="s">
+        <v>763</v>
+      </c>
+      <c r="I225" s="15">
+        <v>4504558434</v>
+      </c>
+      <c r="J225" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K225" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A226" s="13">
+        <v>680</v>
+      </c>
+      <c r="B226" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C226" s="14" t="s">
+        <v>764</v>
+      </c>
+      <c r="D226" s="13" t="s">
+        <v>765</v>
+      </c>
+      <c r="E226" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F226" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="G226" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H226" s="13" t="s">
+        <v>766</v>
+      </c>
+      <c r="I226" s="15">
+        <v>8194721817</v>
+      </c>
+      <c r="J226" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K226" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A227" s="13">
+        <v>681</v>
+      </c>
+      <c r="B227" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C227" s="14" t="s">
+        <v>767</v>
+      </c>
+      <c r="D227" s="13" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E227" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F227" s="13" t="s">
+        <v>768</v>
+      </c>
+      <c r="G227" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H227" s="13" t="s">
+        <v>769</v>
+      </c>
+      <c r="I227" s="15">
+        <v>4503599638</v>
+      </c>
+      <c r="J227" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K227" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A228" s="13">
+        <v>700</v>
+      </c>
+      <c r="B228" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C228" s="14" t="s">
+        <v>770</v>
+      </c>
+      <c r="D228" s="13" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E228" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F228" s="13" t="s">
+        <v>770</v>
+      </c>
+      <c r="G228" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H228" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="I228" s="15">
+        <v>2505612277</v>
+      </c>
+      <c r="J228" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K228" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A229" s="13">
+        <v>701</v>
+      </c>
+      <c r="B229" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C229" s="14" t="s">
+        <v>772</v>
+      </c>
+      <c r="D229" s="13" t="s">
+        <v>773</v>
+      </c>
+      <c r="E229" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F229" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="G229" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H229" s="13" t="s">
+        <v>774</v>
+      </c>
+      <c r="I229" s="15">
+        <v>6045355660</v>
+      </c>
+      <c r="J229" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K229" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A230" s="13">
+        <v>702</v>
+      </c>
+      <c r="B230" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C230" s="14" t="s">
+        <v>775</v>
+      </c>
+      <c r="D230" s="13" t="s">
+        <v>776</v>
+      </c>
+      <c r="E230" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F230" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G230" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H230" s="13" t="s">
+        <v>777</v>
+      </c>
+      <c r="I230" s="15">
+        <v>2503914514</v>
+      </c>
+      <c r="J230" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K230" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A231" s="13">
+        <v>703</v>
+      </c>
+      <c r="B231" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C231" s="14" t="s">
+        <v>778</v>
+      </c>
+      <c r="D231" s="13" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E231" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F231" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="G231" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H231" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="I231" s="15">
+        <v>6048245979</v>
+      </c>
+      <c r="J231" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K231" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A232" s="13">
+        <v>704</v>
+      </c>
+      <c r="B232" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C232" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="D232" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="E232" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F232" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="G232" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H232" s="13" t="s">
+        <v>781</v>
+      </c>
+      <c r="I232" s="15">
+        <v>2505420701</v>
+      </c>
+      <c r="J232" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K232" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A233" s="13">
+        <v>705</v>
+      </c>
+      <c r="B233" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C233" s="14" t="s">
+        <v>782</v>
+      </c>
+      <c r="D233" s="13" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E233" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F233" s="13" t="s">
+        <v>783</v>
+      </c>
+      <c r="G233" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H233" s="13" t="s">
+        <v>784</v>
+      </c>
+      <c r="I233" s="15">
+        <v>6046832502</v>
+      </c>
+      <c r="J233" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K233" s="13" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A234" s="13">
+        <v>706</v>
+      </c>
+      <c r="B234" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C234" s="14" t="s">
+        <v>786</v>
+      </c>
+      <c r="D234" s="13" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E234" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F234" s="13" t="s">
+        <v>786</v>
+      </c>
+      <c r="G234" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H234" s="13" t="s">
+        <v>787</v>
+      </c>
+      <c r="I234" s="15">
+        <v>2503349791</v>
+      </c>
+      <c r="J234" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K234" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A235" s="13">
+        <v>708</v>
+      </c>
+      <c r="B235" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C235" s="14" t="s">
+        <v>788</v>
+      </c>
+      <c r="D235" s="13" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E235" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F235" s="13" t="s">
+        <v>789</v>
+      </c>
+      <c r="G235" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H235" s="13" t="s">
+        <v>790</v>
+      </c>
+      <c r="I235" s="15" t="s">
+        <v>1528</v>
+      </c>
+      <c r="J235" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K235" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A236" s="13">
+        <v>741</v>
+      </c>
+      <c r="B236" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C236" s="14" t="s">
+        <v>791</v>
+      </c>
+      <c r="D236" s="13" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E236" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F236" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G236" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H236" s="13" t="s">
+        <v>792</v>
+      </c>
+      <c r="I236" s="15">
+        <v>4035099120</v>
+      </c>
+      <c r="J236" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K236" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A237" s="13">
+        <v>742</v>
+      </c>
+      <c r="B237" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C237" s="14" t="s">
+        <v>793</v>
+      </c>
+      <c r="D237" s="13" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E237" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F237" s="13" t="s">
+        <v>793</v>
+      </c>
+      <c r="G237" s="13" t="s">
+        <v>664</v>
+      </c>
+      <c r="H237" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="I237" s="15">
+        <v>3069229410</v>
+      </c>
+      <c r="J237" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K237" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A238" s="13">
+        <v>744</v>
+      </c>
+      <c r="B238" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C238" s="14" t="s">
+        <v>795</v>
+      </c>
+      <c r="D238" s="13" t="s">
+        <v>796</v>
+      </c>
+      <c r="E238" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F238" s="13" t="s">
+        <v>795</v>
+      </c>
+      <c r="G238" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="H238" s="13" t="s">
+        <v>797</v>
+      </c>
+      <c r="I238" s="15">
+        <v>2047276826</v>
+      </c>
+      <c r="J238" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K238" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A239" s="13">
+        <v>749</v>
+      </c>
+      <c r="B239" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C239" s="14" t="s">
+        <v>798</v>
+      </c>
+      <c r="D239" s="13" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E239" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F239" s="13" t="s">
+        <v>798</v>
+      </c>
+      <c r="G239" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H239" s="13" t="s">
+        <v>799</v>
+      </c>
+      <c r="I239" s="15">
+        <v>7808749996</v>
+      </c>
+      <c r="J239" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K239" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A240" s="13">
+        <v>901</v>
+      </c>
+      <c r="B240" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C240" s="14" t="s">
+        <v>800</v>
+      </c>
+      <c r="D240" s="13" t="s">
+        <v>801</v>
+      </c>
+      <c r="E240" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F240" s="13" t="s">
+        <v>800</v>
+      </c>
+      <c r="G240" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H240" s="13" t="s">
+        <v>802</v>
+      </c>
+      <c r="I240" s="15" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J240" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K240" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A241" s="13">
+        <v>902</v>
+      </c>
+      <c r="B241" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C241" s="14" t="s">
+        <v>804</v>
+      </c>
+      <c r="D241" s="13" t="s">
+        <v>805</v>
+      </c>
+      <c r="E241" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F241" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G241" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H241" s="13" t="s">
+        <v>806</v>
+      </c>
+      <c r="I241" s="15">
+        <v>4032422085</v>
+      </c>
+      <c r="J241" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K241" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A242" s="13">
+        <v>904</v>
+      </c>
+      <c r="B242" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C242" s="14" t="s">
+        <v>807</v>
+      </c>
+      <c r="D242" s="13" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E242" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F242" s="13" t="s">
+        <v>807</v>
+      </c>
+      <c r="G242" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H242" s="13" t="s">
+        <v>808</v>
+      </c>
+      <c r="I242" s="15">
+        <v>4033885060</v>
+      </c>
+      <c r="J242" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K242" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A243" s="13">
+        <v>906</v>
+      </c>
+      <c r="B243" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C243" s="14" t="s">
+        <v>809</v>
+      </c>
+      <c r="D243" s="13" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E243" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F243" s="13" t="s">
+        <v>810</v>
+      </c>
+      <c r="G243" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H243" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="I243" s="15">
+        <v>4182661819</v>
+      </c>
+      <c r="J243" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K243" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A244" s="13">
+        <v>907</v>
+      </c>
+      <c r="B244" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C244" s="14" t="s">
+        <v>811</v>
+      </c>
+      <c r="D244" s="13" t="s">
+        <v>812</v>
+      </c>
+      <c r="E244" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F244" s="13" t="s">
+        <v>810</v>
+      </c>
+      <c r="G244" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H244" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="I244" s="15" t="s">
+        <v>1535</v>
+      </c>
+      <c r="J244" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K244" s="13" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A245" s="13">
+        <v>909</v>
+      </c>
+      <c r="B245" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C245" s="14" t="s">
+        <v>813</v>
+      </c>
+      <c r="D245" s="13" t="s">
+        <v>814</v>
+      </c>
+      <c r="E245" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F245" s="13" t="s">
+        <v>813</v>
+      </c>
+      <c r="G245" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="H245" s="13" t="s">
+        <v>815</v>
+      </c>
+      <c r="I245" s="15" t="s">
+        <v>1536</v>
+      </c>
+      <c r="J245" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K245" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A246" s="13">
+        <v>912</v>
+      </c>
+      <c r="B246" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C246" s="14" t="s">
+        <v>816</v>
+      </c>
+      <c r="D246" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="E246" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F246" s="13" t="s">
+        <v>816</v>
+      </c>
+      <c r="G246" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="H246" s="13" t="s">
+        <v>818</v>
+      </c>
+      <c r="I246" s="15" t="s">
+        <v>1537</v>
+      </c>
+      <c r="J246" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K246" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A247" s="13">
+        <v>914</v>
+      </c>
+      <c r="B247" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C247" s="14" t="s">
+        <v>819</v>
+      </c>
+      <c r="D247" s="13" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E247" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F247" s="13" t="s">
+        <v>819</v>
+      </c>
+      <c r="G247" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H247" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="I247" s="15" t="s">
+        <v>1539</v>
+      </c>
+      <c r="J247" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K247" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A248" s="13">
+        <v>925</v>
+      </c>
+      <c r="B248" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C248" s="14" t="s">
+        <v>820</v>
+      </c>
+      <c r="D248" s="13" t="s">
+        <v>821</v>
+      </c>
+      <c r="E248" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F248" s="13" t="s">
+        <v>820</v>
+      </c>
+      <c r="G248" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H248" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="I248" s="15">
+        <v>9056196977</v>
+      </c>
+      <c r="J248" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K248" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A249" s="13">
+        <v>926</v>
+      </c>
+      <c r="B249" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C249" s="14" t="s">
+        <v>823</v>
+      </c>
+      <c r="D249" s="13" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E249" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F249" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="G249" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>824</v>
+      </c>
+      <c r="I249" s="15">
+        <v>9053618251</v>
+      </c>
+      <c r="J249" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K249" s="13" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A250" s="13">
+        <v>927</v>
+      </c>
+      <c r="B250" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C250" s="14" t="s">
+        <v>826</v>
+      </c>
+      <c r="D250" s="13" t="s">
+        <v>827</v>
+      </c>
+      <c r="E250" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F250" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="G250" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H250" s="13" t="s">
+        <v>828</v>
+      </c>
+      <c r="I250" s="15">
+        <v>4166356574</v>
+      </c>
+      <c r="J250" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K250" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A251" s="13">
+        <v>928</v>
+      </c>
+      <c r="B251" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C251" s="14" t="s">
+        <v>829</v>
+      </c>
+      <c r="D251" s="13" t="s">
+        <v>830</v>
+      </c>
+      <c r="E251" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F251" s="13" t="s">
+        <v>831</v>
+      </c>
+      <c r="G251" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H251" s="13" t="s">
+        <v>832</v>
+      </c>
+      <c r="I251" s="15">
+        <v>6132120146</v>
+      </c>
+      <c r="J251" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K251" s="13" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A252" s="13">
+        <v>929</v>
+      </c>
+      <c r="B252" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C252" s="14" t="s">
+        <v>834</v>
+      </c>
+      <c r="D252" s="13" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E252" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F252" s="13" t="s">
+        <v>834</v>
+      </c>
+      <c r="G252" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H252" s="13" t="s">
+        <v>835</v>
+      </c>
+      <c r="I252" s="15">
+        <v>6045307787</v>
+      </c>
+      <c r="J252" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K252" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A253" s="13">
+        <v>930</v>
+      </c>
+      <c r="B253" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C253" s="14" t="s">
+        <v>456</v>
+      </c>
+      <c r="D253" s="13" t="s">
+        <v>836</v>
+      </c>
+      <c r="E253" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F253" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="G253" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H253" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="I253" s="15">
+        <v>9058292034</v>
+      </c>
+      <c r="J253" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K253" s="13" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A254" s="13">
+        <v>931</v>
+      </c>
+      <c r="B254" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C254" s="14" t="s">
+        <v>838</v>
+      </c>
+      <c r="D254" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="E254" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F254" s="13" t="s">
+        <v>840</v>
+      </c>
+      <c r="G254" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H254" s="13" t="s">
+        <v>841</v>
+      </c>
+      <c r="I254" s="15">
+        <v>6477773196</v>
+      </c>
+      <c r="J254" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K254" s="13" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A255" s="13">
+        <v>932</v>
+      </c>
+      <c r="B255" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C255" s="14" t="s">
+        <v>843</v>
+      </c>
+      <c r="D255" s="13" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E255" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F255" s="13" t="s">
+        <v>843</v>
+      </c>
+      <c r="G255" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H255" s="13" t="s">
+        <v>844</v>
+      </c>
+      <c r="I255" s="15">
+        <v>9052643191</v>
+      </c>
+      <c r="J255" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K255" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A256" s="13">
+        <v>933</v>
+      </c>
+      <c r="B256" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C256" s="14" t="s">
+        <v>845</v>
+      </c>
+      <c r="D256" s="13" t="s">
+        <v>846</v>
+      </c>
+      <c r="E256" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F256" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G256" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H256" s="13" t="s">
+        <v>847</v>
+      </c>
+      <c r="I256" s="15">
+        <v>7804436700</v>
+      </c>
+      <c r="J256" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K256" s="13" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A257" s="13">
+        <v>934</v>
+      </c>
+      <c r="B257" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C257" s="14" t="s">
+        <v>848</v>
+      </c>
+      <c r="D257" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="E257" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F257" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G257" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H257" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="I257" s="15">
+        <v>7804316700</v>
+      </c>
+      <c r="J257" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K257" s="13" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A258" s="13">
+        <v>935</v>
+      </c>
+      <c r="B258" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C258" s="14" t="s">
+        <v>851</v>
+      </c>
+      <c r="D258" s="13" t="s">
+        <v>852</v>
+      </c>
+      <c r="E258" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F258" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="G258" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H258" s="13" t="s">
+        <v>853</v>
+      </c>
+      <c r="I258" s="15">
+        <v>5197830333</v>
+      </c>
+      <c r="J258" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K258" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A259" s="13">
+        <v>936</v>
+      </c>
+      <c r="B259" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C259" s="14" t="s">
+        <v>457</v>
+      </c>
+      <c r="D259" s="13" t="s">
+        <v>854</v>
+      </c>
+      <c r="E259" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F259" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="G259" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H259" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="I259" s="15">
+        <v>5196862160</v>
+      </c>
+      <c r="J259" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K259" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A260" s="13">
+        <v>937</v>
+      </c>
+      <c r="B260" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C260" s="14" t="s">
+        <v>856</v>
+      </c>
+      <c r="D260" s="13" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E260" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F260" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="G260" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H260" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="I260" s="15">
+        <v>9057543025</v>
+      </c>
+      <c r="J260" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K260" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A261" s="13">
+        <v>938</v>
+      </c>
+      <c r="B261" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C261" s="14" t="s">
+        <v>858</v>
+      </c>
+      <c r="D261" s="13" t="s">
+        <v>859</v>
+      </c>
+      <c r="E261" s="13" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F261" s="13" t="s">
+        <v>860</v>
+      </c>
+      <c r="G261" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H261" s="13" t="s">
+        <v>861</v>
+      </c>
+      <c r="I261" s="15">
+        <v>6472882300</v>
+      </c>
+      <c r="J261" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K261" s="13" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A262" s="13">
+        <v>940</v>
+      </c>
+      <c r="B262" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C262" s="14" t="s">
+        <v>862</v>
+      </c>
+      <c r="D262" s="13" t="s">
+        <v>863</v>
+      </c>
+      <c r="E262" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F262" s="13" t="s">
+        <v>864</v>
+      </c>
+      <c r="G262" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H262" s="13" t="s">
+        <v>865</v>
+      </c>
+      <c r="I262" s="15">
+        <v>6132120333</v>
+      </c>
+      <c r="J262" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K262" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A263" s="13">
+        <v>941</v>
+      </c>
+      <c r="B263" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C263" s="14" t="s">
+        <v>866</v>
+      </c>
+      <c r="D263" s="13" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E263" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F263" s="13" t="s">
+        <v>866</v>
+      </c>
+      <c r="G263" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H263" s="13" t="s">
+        <v>867</v>
+      </c>
+      <c r="I263" s="15">
+        <v>6042737335</v>
+      </c>
+      <c r="J263" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K263" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A264" s="13">
+        <v>942</v>
+      </c>
+      <c r="B264" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C264" s="14" t="s">
+        <v>868</v>
+      </c>
+      <c r="D264" s="13" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E264" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F264" s="13" t="s">
+        <v>868</v>
+      </c>
+      <c r="G264" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H264" s="13" t="s">
+        <v>869</v>
+      </c>
+      <c r="I264" s="15">
+        <v>9053324758</v>
+      </c>
+      <c r="J264" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K264" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A265" s="13">
+        <v>943</v>
+      </c>
+      <c r="B265" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C265" s="14" t="s">
+        <v>870</v>
+      </c>
+      <c r="D265" s="13" t="s">
+        <v>871</v>
+      </c>
+      <c r="E265" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F265" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="G265" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H265" s="13" t="s">
+        <v>872</v>
+      </c>
+      <c r="I265" s="15">
+        <v>4162967020</v>
+      </c>
+      <c r="J265" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K265" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A266" s="13">
+        <v>944</v>
+      </c>
+      <c r="B266" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C266" s="14" t="s">
+        <v>437</v>
+      </c>
+      <c r="D266" s="13" t="s">
+        <v>873</v>
+      </c>
+      <c r="E266" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F266" s="13" t="s">
+        <v>437</v>
+      </c>
+      <c r="G266" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H266" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="I266" s="15">
+        <v>5199672070</v>
+      </c>
+      <c r="J266" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K266" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A267" s="13">
+        <v>945</v>
+      </c>
+      <c r="B267" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C267" s="14" t="s">
+        <v>875</v>
+      </c>
+      <c r="D267" s="13" t="s">
+        <v>876</v>
+      </c>
+      <c r="E267" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F267" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G267" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H267" s="13" t="s">
+        <v>877</v>
+      </c>
+      <c r="I267" s="15">
+        <v>4037171000</v>
+      </c>
+      <c r="J267" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K267" s="13" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A268" s="13">
+        <v>946</v>
+      </c>
+      <c r="B268" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C268" s="14" t="s">
+        <v>878</v>
+      </c>
+      <c r="D268" s="13" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E268" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F268" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G268" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="H268" s="13" t="s">
+        <v>879</v>
+      </c>
+      <c r="I268" s="15">
+        <v>2047830976</v>
+      </c>
+      <c r="J268" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K268" s="13" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A269" s="13">
+        <v>947</v>
+      </c>
+      <c r="B269" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C269" s="14" t="s">
+        <v>880</v>
+      </c>
+      <c r="D269" s="13" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E269" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F269" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G269" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="I269" s="15">
+        <v>4032587975</v>
+      </c>
+      <c r="J269" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K269" s="13" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A270" s="13">
+        <v>948</v>
+      </c>
+      <c r="B270" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C270" s="14" t="s">
+        <v>882</v>
+      </c>
+      <c r="D270" s="13" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E270" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F270" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G270" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="H270" s="13" t="s">
+        <v>883</v>
+      </c>
+      <c r="I270" s="15">
+        <v>2046618157</v>
+      </c>
+      <c r="J270" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K270" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A271" s="13">
+        <v>949</v>
+      </c>
+      <c r="B271" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C271" s="14" t="s">
+        <v>350</v>
+      </c>
+      <c r="D271" s="13" t="s">
+        <v>884</v>
+      </c>
+      <c r="E271" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F271" s="13" t="s">
+        <v>885</v>
+      </c>
+      <c r="G271" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H271" s="13" t="s">
+        <v>886</v>
+      </c>
+      <c r="I271" s="15">
+        <v>9059541262</v>
+      </c>
+      <c r="J271" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K271" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A272" s="13">
+        <v>950</v>
+      </c>
+      <c r="B272" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C272" s="14" t="s">
+        <v>434</v>
+      </c>
+      <c r="D272" s="13" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E272" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F272" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="G272" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H272" s="13" t="s">
+        <v>887</v>
+      </c>
+      <c r="I272" s="15">
+        <v>9053780333</v>
+      </c>
+      <c r="J272" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K272" s="13" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A273" s="13">
+        <v>951</v>
+      </c>
+      <c r="B273" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C273" s="14" t="s">
+        <v>888</v>
+      </c>
+      <c r="D273" s="13" t="s">
+        <v>889</v>
+      </c>
+      <c r="E273" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F273" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G273" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H273" s="13" t="s">
+        <v>890</v>
+      </c>
+      <c r="I273" s="15">
+        <v>7803774575</v>
+      </c>
+      <c r="J273" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K273" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A274" s="13">
+        <v>952</v>
+      </c>
+      <c r="B274" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C274" s="14" t="s">
+        <v>891</v>
+      </c>
+      <c r="D274" s="13" t="s">
+        <v>892</v>
+      </c>
+      <c r="E274" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F274" s="13" t="s">
+        <v>783</v>
+      </c>
+      <c r="G274" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H274" s="13" t="s">
+        <v>893</v>
+      </c>
+      <c r="I274" s="15">
+        <v>6046384966</v>
+      </c>
+      <c r="J274" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K274" s="13" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A275" s="13">
+        <v>953</v>
+      </c>
+      <c r="B275" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C275" s="14" t="s">
+        <v>448</v>
+      </c>
+      <c r="D275" s="13" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E275" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F275" s="13" t="s">
+        <v>448</v>
+      </c>
+      <c r="G275" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H275" s="13" t="s">
+        <v>894</v>
+      </c>
+      <c r="I275" s="15">
+        <v>7057975330</v>
+      </c>
+      <c r="J275" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K275" s="13" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A276" s="13">
+        <v>954</v>
+      </c>
+      <c r="B276" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C276" s="14" t="s">
         <v>433</v>
       </c>
-      <c r="H115" s="7">
-[...20 lines deleted...]
-      <c r="E116" s="6" t="s">
+      <c r="D276" s="13" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E276" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F276" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="G276" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H276" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="I276" s="15">
+        <v>9054942179</v>
+      </c>
+      <c r="J276" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K276" s="13" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A277" s="13">
+        <v>955</v>
+      </c>
+      <c r="B277" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C277" s="14" t="s">
+        <v>672</v>
+      </c>
+      <c r="D277" s="13" t="s">
+        <v>895</v>
+      </c>
+      <c r="E277" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F277" s="13" t="s">
+        <v>672</v>
+      </c>
+      <c r="G277" s="13" t="s">
+        <v>664</v>
+      </c>
+      <c r="H277" s="13" t="s">
+        <v>896</v>
+      </c>
+      <c r="I277" s="15">
+        <v>3065460100</v>
+      </c>
+      <c r="J277" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K277" s="13" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="278" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A278" s="13">
+        <v>956</v>
+      </c>
+      <c r="B278" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C278" s="14" t="s">
+        <v>897</v>
+      </c>
+      <c r="D278" s="13" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E278" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F278" s="13" t="s">
+        <v>897</v>
+      </c>
+      <c r="G278" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H278" s="13" t="s">
+        <v>898</v>
+      </c>
+      <c r="I278" s="15">
+        <v>9056953906</v>
+      </c>
+      <c r="J278" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K278" s="13" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A279" s="13">
+        <v>958</v>
+      </c>
+      <c r="B279" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C279" s="14" t="s">
+        <v>899</v>
+      </c>
+      <c r="D279" s="13" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E279" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F279" s="13" t="s">
+        <v>900</v>
+      </c>
+      <c r="G279" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H279" s="13" t="s">
+        <v>901</v>
+      </c>
+      <c r="I279" s="15">
+        <v>6044685500</v>
+      </c>
+      <c r="J279" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K279" s="13" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A280" s="13">
+        <v>959</v>
+      </c>
+      <c r="B280" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C280" s="14" t="s">
+        <v>902</v>
+      </c>
+      <c r="D280" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="E280" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F280" s="13" t="s">
+        <v>902</v>
+      </c>
+      <c r="G280" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H280" s="13" t="s">
+        <v>904</v>
+      </c>
+      <c r="I280" s="15">
+        <v>9056741055</v>
+      </c>
+      <c r="J280" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K280" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="281" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A281" s="13">
+        <v>960</v>
+      </c>
+      <c r="B281" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C281" s="14" t="s">
+        <v>449</v>
+      </c>
+      <c r="D281" s="13" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E281" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F281" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="G281" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H281" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="I281" s="15">
+        <v>4033145645</v>
+      </c>
+      <c r="J281" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K281" s="13" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A282" s="13">
+        <v>961</v>
+      </c>
+      <c r="B282" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C282" s="14" t="s">
+        <v>695</v>
+      </c>
+      <c r="D282" s="13" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E282" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F282" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="G282" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H282" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="I282" s="15">
+        <v>6045807788</v>
+      </c>
+      <c r="J282" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K282" s="13" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A283" s="13">
+        <v>962</v>
+      </c>
+      <c r="B283" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C283" s="14" t="s">
+        <v>907</v>
+      </c>
+      <c r="D283" s="13" t="s">
+        <v>908</v>
+      </c>
+      <c r="E283" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F283" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="G283" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H283" s="13" t="s">
+        <v>909</v>
+      </c>
+      <c r="I283" s="15">
+        <v>5149054269</v>
+      </c>
+      <c r="J283" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K283" s="13" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A284" s="13">
+        <v>963</v>
+      </c>
+      <c r="B284" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C284" s="14" t="s">
+        <v>910</v>
+      </c>
+      <c r="D284" s="13" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E284" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F284" s="13" t="s">
+        <v>911</v>
+      </c>
+      <c r="G284" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H284" s="13" t="s">
+        <v>912</v>
+      </c>
+      <c r="I284" s="15" t="s">
+        <v>1556</v>
+      </c>
+      <c r="J284" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K284" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A285" s="13">
+        <v>964</v>
+      </c>
+      <c r="B285" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C285" s="14" t="s">
+        <v>451</v>
+      </c>
+      <c r="D285" s="13" t="s">
+        <v>913</v>
+      </c>
+      <c r="E285" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F285" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="G285" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H285" s="13" t="s">
+        <v>914</v>
+      </c>
+      <c r="I285" s="15">
+        <v>6138872599</v>
+      </c>
+      <c r="J285" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K285" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A286" s="13">
+        <v>965</v>
+      </c>
+      <c r="B286" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C286" s="14" t="s">
+        <v>915</v>
+      </c>
+      <c r="D286" s="13" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E286" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F286" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="G286" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H286" s="13" t="s">
+        <v>916</v>
+      </c>
+      <c r="I286" s="15">
+        <v>4166466726</v>
+      </c>
+      <c r="J286" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K286" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A287" s="13">
+        <v>967</v>
+      </c>
+      <c r="B287" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C287" s="14" t="s">
+        <v>508</v>
+      </c>
+      <c r="D287" s="13" t="s">
+        <v>917</v>
+      </c>
+      <c r="E287" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F287" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="G287" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H287" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="I287" s="15">
+        <v>5143686570</v>
+      </c>
+      <c r="J287" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K287" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="288" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A288" s="13">
+        <v>968</v>
+      </c>
+      <c r="B288" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C288" s="14" t="s">
+        <v>918</v>
+      </c>
+      <c r="D288" s="13" t="s">
+        <v>919</v>
+      </c>
+      <c r="E288" s="13" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F288" s="13" t="s">
+        <v>918</v>
+      </c>
+      <c r="G288" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H288" s="13" t="s">
+        <v>920</v>
+      </c>
+      <c r="I288" s="15">
+        <v>4507812030</v>
+      </c>
+      <c r="J288" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K288" s="13" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A289" s="13">
+        <v>969</v>
+      </c>
+      <c r="B289" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C289" s="14" t="s">
+        <v>589</v>
+      </c>
+      <c r="D289" s="13" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E289" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F289" s="13" t="s">
+        <v>589</v>
+      </c>
+      <c r="G289" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H289" s="13" t="s">
+        <v>921</v>
+      </c>
+      <c r="I289" s="15">
+        <v>4507662300</v>
+      </c>
+      <c r="J289" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K289" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A290" s="13">
+        <v>970</v>
+      </c>
+      <c r="B290" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C290" s="14" t="s">
+        <v>922</v>
+      </c>
+      <c r="D290" s="13" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E290" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F290" s="13" t="s">
+        <v>922</v>
+      </c>
+      <c r="G290" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H290" s="13" t="s">
+        <v>923</v>
+      </c>
+      <c r="I290" s="15">
+        <v>5147822400</v>
+      </c>
+      <c r="J290" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K290" s="13" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A291" s="13">
+        <v>971</v>
+      </c>
+      <c r="B291" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C291" s="14" t="s">
+        <v>924</v>
+      </c>
+      <c r="D291" s="13" t="s">
+        <v>925</v>
+      </c>
+      <c r="E291" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F291" s="13" t="s">
+        <v>926</v>
+      </c>
+      <c r="G291" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H291" s="13" t="s">
+        <v>927</v>
+      </c>
+      <c r="I291" s="15">
+        <v>4504611557</v>
+      </c>
+      <c r="J291" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K291" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A292" s="13">
+        <v>972</v>
+      </c>
+      <c r="B292" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C292" s="14" t="s">
+        <v>473</v>
+      </c>
+      <c r="D292" s="13" t="s">
+        <v>928</v>
+      </c>
+      <c r="E292" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F292" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="G292" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H292" s="13" t="s">
+        <v>929</v>
+      </c>
+      <c r="I292" s="15">
+        <v>8199662222</v>
+      </c>
+      <c r="J292" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K292" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A293" s="13">
+        <v>973</v>
+      </c>
+      <c r="B293" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C293" s="14" t="s">
+        <v>930</v>
+      </c>
+      <c r="D293" s="13" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E293" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F293" s="13" t="s">
+        <v>931</v>
+      </c>
+      <c r="G293" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H293" s="13" t="s">
+        <v>932</v>
+      </c>
+      <c r="I293" s="15">
+        <v>7784522250</v>
+      </c>
+      <c r="J293" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K293" s="13" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A294" s="13">
+        <v>974</v>
+      </c>
+      <c r="B294" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C294" s="14" t="s">
+        <v>933</v>
+      </c>
+      <c r="D294" s="13" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E294" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F294" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="G294" s="13" t="s">
+        <v>664</v>
+      </c>
+      <c r="H294" s="13" t="s">
+        <v>934</v>
+      </c>
+      <c r="I294" s="15">
+        <v>3066670350</v>
+      </c>
+      <c r="J294" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K294" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A295" s="13">
+        <v>975</v>
+      </c>
+      <c r="B295" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C295" s="14" t="s">
+        <v>935</v>
+      </c>
+      <c r="D295" s="13" t="s">
+        <v>936</v>
+      </c>
+      <c r="E295" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F295" s="13" t="s">
+        <v>935</v>
+      </c>
+      <c r="G295" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H295" s="13" t="s">
+        <v>937</v>
+      </c>
+      <c r="I295" s="15">
+        <v>6132873912</v>
+      </c>
+      <c r="J295" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K295" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="296" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A296" s="13">
+        <v>976</v>
+      </c>
+      <c r="B296" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C296" s="14" t="s">
+        <v>938</v>
+      </c>
+      <c r="D296" s="13" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E296" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F296" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G296" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H296" s="13" t="s">
+        <v>939</v>
+      </c>
+      <c r="I296" s="15">
+        <v>4032477175</v>
+      </c>
+      <c r="J296" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K296" s="13" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="297" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A297" s="13">
+        <v>977</v>
+      </c>
+      <c r="B297" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C297" s="14" t="s">
+        <v>941</v>
+      </c>
+      <c r="D297" s="13" t="s">
+        <v>942</v>
+      </c>
+      <c r="E297" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F297" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="G297" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H297" s="13" t="s">
+        <v>943</v>
+      </c>
+      <c r="I297" s="15">
+        <v>4166428321</v>
+      </c>
+      <c r="J297" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K297" s="13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A298" s="13">
+        <v>978</v>
+      </c>
+      <c r="B298" s="13" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C298" s="14" t="s">
+        <v>944</v>
+      </c>
+      <c r="D298" s="13" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E298" s="13" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F298" s="13" t="s">
+        <v>944</v>
+      </c>
+      <c r="G298" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H298" s="13" t="s">
+        <v>602</v>
+      </c>
+      <c r="I298" s="15">
+        <v>4504201464</v>
+      </c>
+      <c r="J298" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K298" s="13" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A299" s="5">
+        <v>979</v>
+      </c>
+      <c r="B299" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C299" s="9" t="s">
+        <v>945</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E299" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F299" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="G299" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="H299" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="I299" s="18">
+        <v>9024680075</v>
+      </c>
+      <c r="J299" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K299" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="300" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A300" s="5">
+        <v>980</v>
+      </c>
+      <c r="B300" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C300" s="9" t="s">
+        <v>947</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E300" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F300" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="G300" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H300" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="I300" s="18">
+        <v>5199638494</v>
+      </c>
+      <c r="J300" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K300" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="301" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A301" s="5">
+        <v>982</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C301" s="9" t="s">
+        <v>949</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E301" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F301" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="G301" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H301" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="I301" s="18">
+        <v>9053047624</v>
+      </c>
+      <c r="J301" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K301" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="302" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A302" s="5">
+        <v>984</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C302" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E302" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F302" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="G302" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H302" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="I302" s="18">
+        <v>9056671633</v>
+      </c>
+      <c r="J302" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K302" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="303" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A303" s="5">
+        <v>985</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C303" s="9" t="s">
+        <v>952</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E303" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F303" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="G303" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H303" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="I303" s="18">
+        <v>9057511114</v>
+      </c>
+      <c r="J303" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K303" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="304" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A304" s="5">
+        <v>986</v>
+      </c>
+      <c r="B304" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C304" s="9" t="s">
+        <v>954</v>
+      </c>
+      <c r="D304" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="E304" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F304" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="G304" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H304" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="I304" s="18">
+        <v>7805137325</v>
+      </c>
+      <c r="J304" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K304" s="5" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A305" s="5">
+        <v>989</v>
+      </c>
+      <c r="B305" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C305" s="9" t="s">
         <v>435</v>
       </c>
-      <c r="F116" s="6" t="s">
-[...56 lines deleted...]
-      <c r="E118" s="6" t="s">
+      <c r="D305" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F305" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="G305" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H305" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="I305" s="18">
+        <v>6139623495</v>
+      </c>
+      <c r="J305" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K305" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A306" s="5">
+        <v>990</v>
+      </c>
+      <c r="B306" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C306" s="9" t="s">
+        <v>959</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="E306" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F306" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="G306" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H306" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="I306" s="18">
+        <v>9056938601</v>
+      </c>
+      <c r="J306" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K306" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A307" s="5">
+        <v>992</v>
+      </c>
+      <c r="B307" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C307" s="9" t="s">
+        <v>962</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E307" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F307" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="G307" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H307" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I307" s="18">
+        <v>6048526220</v>
+      </c>
+      <c r="J307" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K307" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A308" s="5">
+        <v>994</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C308" s="9" t="s">
+        <v>963</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="E308" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F308" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="G308" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H308" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="I308" s="18" t="s">
+        <v>1570</v>
+      </c>
+      <c r="J308" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K308" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A309" s="5">
+        <v>995</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C309" s="9" t="s">
+        <v>966</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E309" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F309" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="G309" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H309" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="I309" s="18">
+        <v>5196249772</v>
+      </c>
+      <c r="J309" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K309" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A310" s="5">
+        <v>998</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C310" s="9" t="s">
+        <v>969</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F310" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="F118" s="6" t="s">
+      <c r="G310" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="G118" s="6" t="s">
-[...56 lines deleted...]
-      <c r="F120" s="6" t="s">
+      <c r="H310" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="I310" s="18" t="s">
+        <v>1571</v>
+      </c>
+      <c r="J310" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="K310" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="311" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A311" s="6">
+        <v>1401</v>
+      </c>
+      <c r="B311" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C311" s="6" t="s">
+        <v>972</v>
+      </c>
+      <c r="D311" s="6" t="s">
+        <v>973</v>
+      </c>
+      <c r="E311" s="6" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F311" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="G311" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G120" s="6" t="s">
-[...5427 lines deleted...]
-      <c r="A297" s="6">
+      <c r="H311" s="6" t="s">
         <v>974</v>
       </c>
-      <c r="B297" s="8"/>
-[...26 lines deleted...]
-      <c r="A298" s="6">
+      <c r="I311" s="8" t="s">
+        <v>1580</v>
+      </c>
+      <c r="J311" s="6" t="s">
+        <v>1580</v>
+      </c>
+      <c r="K311" s="6" t="s">
         <v>975</v>
       </c>
-      <c r="B298" s="8"/>
-[...26 lines deleted...]
-      <c r="A299" s="6">
+    </row>
+    <row r="312" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A312" s="6">
+        <v>1402</v>
+      </c>
+      <c r="B312" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C312" s="6" t="s">
         <v>976</v>
       </c>
-      <c r="B299" s="8"/>
-[...26 lines deleted...]
-      <c r="A300" s="6">
+      <c r="D312" s="6" t="s">
         <v>977</v>
       </c>
-      <c r="B300" s="8"/>
-[...3 lines deleted...]
-      <c r="D300" s="6" t="s">
+      <c r="E312" s="6" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F312" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="G312" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H312" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="I312" s="8">
+        <v>9054947272</v>
+      </c>
+      <c r="J312" s="6" t="s">
+        <v>1580</v>
+      </c>
+      <c r="K312" s="6" t="s">
         <v>975</v>
       </c>
-      <c r="E300" s="6" t="s">
-[...49 lines deleted...]
-      <c r="A302" s="6">
+    </row>
+    <row r="313" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A313" s="6">
+        <v>1407</v>
+      </c>
+      <c r="B313" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C313" s="6" t="s">
         <v>979</v>
       </c>
-      <c r="B302" s="8"/>
-[...12 lines deleted...]
-      <c r="G302" s="6" t="s">
+      <c r="D313" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="E313" s="6" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F313" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="G313" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H313" s="6" t="s">
+        <v>981</v>
+      </c>
+      <c r="I313" s="8" t="s">
+        <v>1580</v>
+      </c>
+      <c r="J313" s="6" t="s">
+        <v>1580</v>
+      </c>
+      <c r="K313" s="6" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A314" s="5">
+        <v>1407</v>
+      </c>
+      <c r="B314" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C314" s="9" t="s">
         <v>979</v>
       </c>
-      <c r="H302" s="10">
-[...10 lines deleted...]
-      <c r="A303" s="6">
+      <c r="D314" s="5" t="s">
         <v>980</v>
       </c>
-      <c r="B303" s="8"/>
-[...12 lines deleted...]
-      <c r="G303" s="6" t="s">
+      <c r="E314" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F314" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="G314" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H314" s="5" t="s">
         <v>981</v>
       </c>
-      <c r="H303" s="10">
-[...412 lines deleted...]
-        <v>1009</v>
+      <c r="I314" s="10" t="s">
+        <v>1580</v>
+      </c>
+      <c r="J314" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="K314" s="11" t="s">
+        <v>975</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A2:K2" xr:uid="{62B20FEB-7058-435B-9A4D-F8BBA0634B30}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e9c55f1f-f169-4db7-a264-a5084ccbb748}" enabled="1" method="Standard" siteId="{135e8995-7d3b-4466-844b-a0d62ba5f495}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>