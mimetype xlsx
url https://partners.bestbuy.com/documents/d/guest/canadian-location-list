--- v3 (2026-05-14)
+++ v4 (2026-08-11)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10404"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bestbuy-my.sharepoint.com/personal/a1393528_bestbuy_com/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a100116\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="386" documentId="8_{95180155-4AAD-484C-BEFD-27A3EC9BA367}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A0D19F55-9AB1-6047-919D-FCF8D9400D19}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9C7CEBE-7077-4B3A-BC2B-C8134914B5BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="760" windowWidth="29400" windowHeight="16940" xr2:uid="{29C88279-690E-475D-8710-9292E4EA2A16}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{29C88279-690E-475D-8710-9292E4EA2A16}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$K$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$K$316</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3013" uniqueCount="1582">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2706" uniqueCount="1590">
   <si>
     <t>Store #</t>
   </si>
   <si>
     <t>Bell #</t>
   </si>
   <si>
     <t>Store</t>
   </si>
   <si>
     <t>Store Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Province</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Phone#</t>
   </si>
   <si>
@@ -4776,99 +4776,129 @@
   <si>
     <t>403-541-6090</t>
   </si>
   <si>
     <t>7999 Bd des Galeries d'Anjou, #Y008H</t>
   </si>
   <si>
     <t>3161 Greenbank Rd, Building A1</t>
   </si>
   <si>
     <t>800 Grand Lake Rd, Unit E64</t>
   </si>
   <si>
     <t>2020 Sherwood Dr, Unit 200B</t>
   </si>
   <si>
     <t>(403) 261-0759</t>
   </si>
   <si>
     <t>(250) 372-8822</t>
   </si>
   <si>
     <t>(250) 382-3893</t>
   </si>
   <si>
-    <t xml:space="preserve">      </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">   </t>
+    <t>West Saskatoon</t>
+  </si>
+  <si>
+    <t>Unit 35</t>
+  </si>
+  <si>
+    <t>S7L 4R6</t>
+  </si>
+  <si>
+    <t>300 Confederation Drive</t>
+  </si>
+  <si>
+    <t>Owen Sound</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unit C1 </t>
+  </si>
+  <si>
+    <t>Owne Sound</t>
+  </si>
+  <si>
+    <t>N4K 0E2</t>
+  </si>
+  <si>
+    <t>2125 16th Street East</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">       </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[&lt;=9999999]###\-####;###\-###\-####"/>
     <numFmt numFmtId="165" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -4878,107 +4908,118 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -5278,11043 +5319,10475 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62B20FEB-7058-435B-9A4D-F8BBA0634B30}">
-  <dimension ref="A2:K314"/>
+  <dimension ref="A2:K322"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5" style="12" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.6640625" style="1"/>
+    <col min="1" max="1" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="42.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="29" x14ac:dyDescent="0.2">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:11" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" s="9" t="s">
         <v>985</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="G2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="2" t="s">
+      <c r="H2" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="3" t="s">
+      <c r="I2" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="J2" s="2" t="s">
+      <c r="J2" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="K2" s="2" t="s">
+      <c r="K2" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A3" s="5">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A3" s="11">
         <v>5</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="9" t="s">
+      <c r="B3" s="11" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C3" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="5" t="s">
+      <c r="E3" s="11" t="s">
+        <v>1589</v>
+      </c>
+      <c r="F3" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="H3" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="18" t="s">
+      <c r="I3" s="13" t="s">
         <v>1477</v>
       </c>
-      <c r="J3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="5" t="s">
+      <c r="J3" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A4" s="5">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="11">
         <v>9</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="B4" s="11"/>
+      <c r="C4" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="11" t="s">
         <v>1478</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="5" t="s">
+      <c r="E4" s="11"/>
+      <c r="F4" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="H4" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="I4" s="18">
+      <c r="I4" s="13">
         <v>2507298632</v>
       </c>
-      <c r="J4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="5" t="s">
+      <c r="J4" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A5" s="5">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="11">
         <v>10</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="9" t="s">
+      <c r="B5" s="11"/>
+      <c r="C5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="D5" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="E5" s="11"/>
+      <c r="F5" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="13">
         <v>2504197670</v>
       </c>
-      <c r="J5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="5" t="s">
+      <c r="J5" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K5" s="11" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A6" s="5">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="11">
         <v>13</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="9" t="s">
+      <c r="B6" s="11"/>
+      <c r="C6" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D6" s="11" t="s">
         <v>1479</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="5" t="s">
+      <c r="E6" s="11"/>
+      <c r="F6" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="H6" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="I6" s="18">
+      <c r="I6" s="13">
         <v>6049133336</v>
       </c>
-      <c r="J6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="5" t="s">
+      <c r="J6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A7" s="5">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
         <v>14</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="9" t="s">
+      <c r="B7" s="11"/>
+      <c r="C7" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="D7" s="11" t="s">
         <v>1480</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="5" t="s">
+      <c r="E7" s="11"/>
+      <c r="F7" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="H7" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="13">
         <v>2503747554</v>
       </c>
-      <c r="J7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="5" t="s">
+      <c r="J7" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A8" s="5">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="11">
         <v>23</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="9" t="s">
+      <c r="B8" s="11"/>
+      <c r="C8" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="D8" s="11" t="s">
         <v>1481</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="5" t="s">
+      <c r="E8" s="11"/>
+      <c r="F8" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="H8" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I8" s="13">
         <v>4035270982</v>
       </c>
-      <c r="J8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="5" t="s">
+      <c r="J8" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A9" s="5">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="11">
         <v>32</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="9" t="s">
+      <c r="B9" s="11"/>
+      <c r="C9" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="11" t="s">
         <v>1482</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="5" t="s">
+      <c r="E9" s="11"/>
+      <c r="F9" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="G9" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="H9" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="I9" s="18">
+      <c r="I9" s="13">
         <v>2049820551</v>
       </c>
-      <c r="J9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="5" t="s">
+      <c r="J9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K9" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A10" s="5">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="11">
         <v>33</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="9" t="s">
+      <c r="B10" s="11"/>
+      <c r="C10" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="D10" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="5" t="s">
+      <c r="E10" s="11"/>
+      <c r="F10" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="5" t="s">
+      <c r="G10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="18">
+      <c r="I10" s="13">
         <v>7804985505</v>
       </c>
-      <c r="J10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="5" t="s">
+      <c r="J10" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K10" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A11" s="5">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="11">
         <v>34</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="9" t="s">
+      <c r="B11" s="11"/>
+      <c r="C11" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="D11" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="5" t="s">
+      <c r="E11" s="11"/>
+      <c r="F11" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="G11" s="5" t="s">
+      <c r="G11" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="I11" s="18">
+      <c r="I11" s="13">
         <v>7804066581</v>
       </c>
-      <c r="J11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="5" t="s">
+      <c r="J11" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K11" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A12" s="5">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="11">
         <v>79</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="9" t="s">
+      <c r="B12" s="11"/>
+      <c r="C12" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="5" t="s">
+      <c r="D12" s="11" t="s">
         <v>1483</v>
       </c>
-      <c r="E12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="5" t="s">
+      <c r="E12" s="11"/>
+      <c r="F12" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="G12" s="5" t="s">
+      <c r="G12" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I12" s="13">
         <v>8073461900</v>
       </c>
-      <c r="J12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="5" t="s">
+      <c r="J12" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K12" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A13" s="5">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" s="11">
         <v>81</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="9" t="s">
+      <c r="B13" s="11"/>
+      <c r="C13" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="D13" s="5" t="s">
+      <c r="D13" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="5" t="s">
+      <c r="E13" s="11"/>
+      <c r="F13" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="G13" s="5" t="s">
+      <c r="G13" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="I13" s="18">
+      <c r="I13" s="13">
         <v>5068535188</v>
       </c>
-      <c r="J13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="5" t="s">
+      <c r="J13" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K13" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A14" s="5">
+    <row r="14" spans="1:11" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="11">
         <v>84</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="9" t="s">
+      <c r="B14" s="11"/>
+      <c r="C14" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="D14" s="5" t="s">
+      <c r="D14" s="11" t="s">
         <v>1572</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="5" t="s">
+      <c r="E14" s="11"/>
+      <c r="F14" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="G14" s="5" t="s">
+      <c r="G14" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="I14" s="18">
+      <c r="I14" s="13">
         <v>5143562168</v>
       </c>
-      <c r="J14" s="5" t="s">
+      <c r="J14" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K14" s="5" t="s">
+      <c r="K14" s="11" t="s">
         <v>1484</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A15" s="4">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="14">
         <v>100</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="C15" s="4" t="s">
+      <c r="C15" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="D15" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="4" t="s">
+      <c r="E15" s="14"/>
+      <c r="F15" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="G15" s="4" t="s">
+      <c r="G15" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H15" s="4" t="s">
+      <c r="H15" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="I15" s="4" t="s">
+      <c r="I15" s="14" t="s">
         <v>986</v>
       </c>
-      <c r="J15" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="4">
+      <c r="J15" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K15" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="14">
         <v>101</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="C16" s="4" t="s">
+      <c r="C16" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="D16" s="4" t="s">
+      <c r="D16" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="E16" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="4" t="s">
+      <c r="E16" s="14"/>
+      <c r="F16" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="G16" s="4" t="s">
+      <c r="G16" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H16" s="4" t="s">
+      <c r="H16" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="I16" s="4" t="s">
+      <c r="I16" s="14" t="s">
         <v>987</v>
       </c>
-      <c r="J16" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="4">
+      <c r="J16" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K16" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="14">
         <v>102</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="C17" s="4" t="s">
+      <c r="C17" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="4" t="s">
+      <c r="D17" s="14" t="s">
         <v>988</v>
       </c>
-      <c r="E17" s="4" t="s">
+      <c r="E17" s="14" t="s">
         <v>989</v>
       </c>
-      <c r="F17" s="4" t="s">
+      <c r="F17" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="G17" s="4" t="s">
+      <c r="G17" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H17" s="4" t="s">
+      <c r="H17" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="I17" s="4" t="s">
+      <c r="I17" s="14" t="s">
         <v>990</v>
       </c>
-      <c r="J17" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="4">
+      <c r="J17" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K17" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" s="14">
         <v>103</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="C18" s="4" t="s">
+      <c r="C18" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="4" t="s">
+      <c r="D18" s="14" t="s">
         <v>991</v>
       </c>
-      <c r="E18" s="4" t="s">
+      <c r="E18" s="14" t="s">
         <v>992</v>
       </c>
-      <c r="F18" s="4" t="s">
+      <c r="F18" s="14" t="s">
         <v>107</v>
       </c>
-      <c r="G18" s="4" t="s">
+      <c r="G18" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H18" s="4" t="s">
+      <c r="H18" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="I18" s="4" t="s">
+      <c r="I18" s="14" t="s">
         <v>993</v>
       </c>
-      <c r="J18" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="4">
+      <c r="J18" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K18" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="14">
         <v>104</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="C19" s="4" t="s">
+      <c r="C19" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="D19" s="4" t="s">
+      <c r="D19" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="E19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="4" t="s">
+      <c r="E19" s="14"/>
+      <c r="F19" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="G19" s="4" t="s">
+      <c r="G19" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H19" s="4" t="s">
+      <c r="H19" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="I19" s="4" t="s">
+      <c r="I19" s="14" t="s">
         <v>994</v>
       </c>
-      <c r="J19" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="4">
+      <c r="J19" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K19" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="14">
         <v>105</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B20" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="C20" s="4" t="s">
+      <c r="C20" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="4" t="s">
+      <c r="D20" s="14" t="s">
         <v>995</v>
       </c>
-      <c r="E20" s="4" t="s">
+      <c r="E20" s="14" t="s">
         <v>989</v>
       </c>
-      <c r="F20" s="4" t="s">
+      <c r="F20" s="14" t="s">
         <v>1459</v>
       </c>
-      <c r="G20" s="4" t="s">
+      <c r="G20" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H20" s="4" t="s">
+      <c r="H20" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="I20" s="4" t="s">
+      <c r="I20" s="14" t="s">
         <v>996</v>
       </c>
-      <c r="J20" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="4">
+      <c r="J20" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="14">
         <v>106</v>
       </c>
-      <c r="B21" s="4" t="s">
+      <c r="B21" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="C21" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="D21" s="4" t="s">
+      <c r="D21" s="14" t="s">
         <v>997</v>
       </c>
-      <c r="E21" s="4" t="s">
+      <c r="E21" s="14" t="s">
         <v>998</v>
       </c>
-      <c r="F21" s="4" t="s">
+      <c r="F21" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="G21" s="4" t="s">
+      <c r="G21" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H21" s="4" t="s">
+      <c r="H21" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="I21" s="4" t="s">
+      <c r="I21" s="14" t="s">
         <v>999</v>
       </c>
-      <c r="J21" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="4">
+      <c r="J21" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="14">
         <v>107</v>
       </c>
-      <c r="B22" s="4" t="s">
+      <c r="B22" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="C22" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="D22" s="4" t="s">
+      <c r="D22" s="14" t="s">
         <v>1000</v>
       </c>
-      <c r="E22" s="4" t="s">
+      <c r="E22" s="14" t="s">
         <v>1001</v>
       </c>
-      <c r="F22" s="4" t="s">
+      <c r="F22" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="G22" s="4" t="s">
+      <c r="G22" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H22" s="4" t="s">
+      <c r="H22" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="I22" s="4" t="s">
+      <c r="I22" s="14" t="s">
         <v>1002</v>
       </c>
-      <c r="J22" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="4">
+      <c r="J22" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K22" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="14">
         <v>108</v>
       </c>
-      <c r="B23" s="4" t="s">
+      <c r="B23" s="14" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="4" t="s">
+      <c r="C23" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="D23" s="4" t="s">
+      <c r="D23" s="14" t="s">
         <v>1003</v>
       </c>
-      <c r="E23" s="4" t="s">
+      <c r="E23" s="14" t="s">
         <v>1004</v>
       </c>
-      <c r="F23" s="4" t="s">
+      <c r="F23" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="G23" s="4" t="s">
+      <c r="G23" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H23" s="4" t="s">
+      <c r="H23" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="I23" s="4" t="s">
+      <c r="I23" s="14" t="s">
         <v>1005</v>
       </c>
-      <c r="J23" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="4">
+      <c r="J23" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="14">
         <v>109</v>
       </c>
-      <c r="B24" s="4" t="s">
+      <c r="B24" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="C24" s="4" t="s">
+      <c r="C24" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D24" s="4" t="s">
+      <c r="D24" s="14" t="s">
         <v>1006</v>
       </c>
-      <c r="E24" s="4" t="s">
+      <c r="E24" s="14" t="s">
         <v>1007</v>
       </c>
-      <c r="F24" s="4" t="s">
+      <c r="F24" s="14" t="s">
         <v>107</v>
       </c>
-      <c r="G24" s="4" t="s">
+      <c r="G24" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H24" s="4" t="s">
+      <c r="H24" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="I24" s="4" t="s">
+      <c r="I24" s="14" t="s">
         <v>1008</v>
       </c>
-      <c r="J24" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="4">
+      <c r="J24" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K24" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="14">
         <v>110</v>
       </c>
-      <c r="B25" s="4" t="s">
+      <c r="B25" s="14" t="s">
         <v>92</v>
       </c>
-      <c r="C25" s="4" t="s">
+      <c r="C25" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D25" s="4" t="s">
+      <c r="D25" s="14" t="s">
         <v>1009</v>
       </c>
-      <c r="E25" s="4" t="s">
+      <c r="E25" s="14" t="s">
         <v>1010</v>
       </c>
-      <c r="F25" s="4" t="s">
+      <c r="F25" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="G25" s="4" t="s">
+      <c r="G25" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H25" s="4" t="s">
+      <c r="H25" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="I25" s="4" t="s">
+      <c r="I25" s="14" t="s">
         <v>1011</v>
       </c>
-      <c r="J25" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="4">
+      <c r="J25" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K25" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="14">
         <v>111</v>
       </c>
-      <c r="B26" s="4" t="s">
+      <c r="B26" s="14" t="s">
         <v>95</v>
       </c>
-      <c r="C26" s="4" t="s">
+      <c r="C26" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="D26" s="4" t="s">
+      <c r="D26" s="14" t="s">
         <v>1012</v>
       </c>
-      <c r="E26" s="4" t="s">
+      <c r="E26" s="14" t="s">
         <v>1013</v>
       </c>
-      <c r="F26" s="4" t="s">
+      <c r="F26" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="G26" s="4" t="s">
+      <c r="G26" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H26" s="4" t="s">
+      <c r="H26" s="14" t="s">
         <v>97</v>
       </c>
-      <c r="I26" s="4" t="s">
+      <c r="I26" s="14" t="s">
         <v>1014</v>
       </c>
-      <c r="J26" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="4">
+      <c r="J26" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K26" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" s="14">
         <v>112</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="B27" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="C27" s="4" t="s">
+      <c r="C27" s="14" t="s">
         <v>99</v>
       </c>
-      <c r="D27" s="4" t="s">
+      <c r="D27" s="14" t="s">
         <v>1015</v>
       </c>
-      <c r="E27" s="4" t="s">
+      <c r="E27" s="14" t="s">
         <v>1016</v>
       </c>
-      <c r="F27" s="4" t="s">
+      <c r="F27" s="14" t="s">
         <v>1460</v>
       </c>
-      <c r="G27" s="4" t="s">
+      <c r="G27" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H27" s="4" t="s">
+      <c r="H27" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="I27" s="4" t="s">
+      <c r="I27" s="14" t="s">
         <v>1017</v>
       </c>
-      <c r="J27" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="4">
+      <c r="J27" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K27" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="14">
         <v>113</v>
       </c>
-      <c r="B28" s="4" t="s">
+      <c r="B28" s="14" t="s">
         <v>101</v>
       </c>
-      <c r="C28" s="4" t="s">
+      <c r="C28" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="D28" s="4" t="s">
+      <c r="D28" s="14" t="s">
         <v>1018</v>
       </c>
-      <c r="E28" s="4" t="s">
+      <c r="E28" s="14" t="s">
         <v>1019</v>
       </c>
-      <c r="F28" s="4" t="s">
+      <c r="F28" s="14" t="s">
         <v>103</v>
       </c>
-      <c r="G28" s="4" t="s">
+      <c r="G28" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H28" s="4" t="s">
+      <c r="H28" s="14" t="s">
         <v>104</v>
       </c>
-      <c r="I28" s="4" t="s">
+      <c r="I28" s="14" t="s">
         <v>1020</v>
       </c>
-      <c r="J28" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="4">
+      <c r="J28" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K28" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="14">
         <v>114</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="B29" s="14" t="s">
         <v>105</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="C29" s="14" t="s">
         <v>106</v>
       </c>
-      <c r="D29" s="4" t="s">
+      <c r="D29" s="14" t="s">
         <v>1021</v>
       </c>
-      <c r="E29" s="4" t="s">
+      <c r="E29" s="14" t="s">
         <v>1022</v>
       </c>
-      <c r="F29" s="4" t="s">
+      <c r="F29" s="14" t="s">
         <v>107</v>
       </c>
-      <c r="G29" s="4" t="s">
+      <c r="G29" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H29" s="4" t="s">
+      <c r="H29" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="I29" s="4" t="s">
+      <c r="I29" s="14" t="s">
         <v>1023</v>
       </c>
-      <c r="J29" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="4">
+      <c r="J29" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K29" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="14">
         <v>115</v>
       </c>
-      <c r="B30" s="4" t="s">
+      <c r="B30" s="14" t="s">
         <v>109</v>
       </c>
-      <c r="C30" s="4" t="s">
+      <c r="C30" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="D30" s="4" t="s">
+      <c r="D30" s="14" t="s">
         <v>1024</v>
       </c>
-      <c r="E30" s="4" t="s">
+      <c r="E30" s="14" t="s">
         <v>1025</v>
       </c>
-      <c r="F30" s="4" t="s">
+      <c r="F30" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="G30" s="4" t="s">
+      <c r="G30" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H30" s="4" t="s">
+      <c r="H30" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="I30" s="4" t="s">
+      <c r="I30" s="14" t="s">
         <v>1026</v>
       </c>
-      <c r="J30" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A31" s="4">
+      <c r="J30" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="14">
         <v>116</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B31" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="C31" s="4" t="s">
+      <c r="C31" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="D31" s="4" t="s">
+      <c r="D31" s="14" t="s">
         <v>1027</v>
       </c>
-      <c r="E31" s="4" t="s">
+      <c r="E31" s="14" t="s">
         <v>1028</v>
       </c>
-      <c r="F31" s="4" t="s">
+      <c r="F31" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="G31" s="4" t="s">
+      <c r="G31" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H31" s="4" t="s">
+      <c r="H31" s="14" t="s">
         <v>115</v>
       </c>
-      <c r="I31" s="4" t="s">
+      <c r="I31" s="14" t="s">
         <v>1029</v>
       </c>
-      <c r="J31" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="4">
+      <c r="J31" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="14">
         <v>117</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="B32" s="14" t="s">
         <v>116</v>
       </c>
-      <c r="C32" s="4" t="s">
+      <c r="C32" s="14" t="s">
         <v>117</v>
       </c>
-      <c r="D32" s="4" t="s">
+      <c r="D32" s="14" t="s">
         <v>1030</v>
       </c>
-      <c r="E32" s="4" t="s">
+      <c r="E32" s="14" t="s">
         <v>1031</v>
       </c>
-      <c r="F32" s="4" t="s">
+      <c r="F32" s="14" t="s">
         <v>118</v>
       </c>
-      <c r="G32" s="4" t="s">
+      <c r="G32" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H32" s="4" t="s">
+      <c r="H32" s="14" t="s">
         <v>119</v>
       </c>
-      <c r="I32" s="4" t="s">
+      <c r="I32" s="14" t="s">
         <v>1032</v>
       </c>
-      <c r="J32" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="4">
+      <c r="J32" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K32" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" s="14">
         <v>118</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="B33" s="14" t="s">
         <v>120</v>
       </c>
-      <c r="C33" s="4" t="s">
+      <c r="C33" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="D33" s="4" t="s">
+      <c r="D33" s="14" t="s">
         <v>1033</v>
       </c>
-      <c r="E33" s="4" t="s">
+      <c r="E33" s="14" t="s">
         <v>1034</v>
       </c>
-      <c r="F33" s="4" t="s">
+      <c r="F33" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="G33" s="4" t="s">
+      <c r="G33" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H33" s="4" t="s">
+      <c r="H33" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="I33" s="4" t="s">
+      <c r="I33" s="14" t="s">
         <v>1035</v>
       </c>
-      <c r="J33" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="4">
+      <c r="J33" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K33" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" s="14">
         <v>119</v>
       </c>
-      <c r="B34" s="4" t="s">
+      <c r="B34" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="C34" s="4" t="s">
+      <c r="C34" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="D34" s="4" t="s">
+      <c r="D34" s="14" t="s">
         <v>1036</v>
       </c>
-      <c r="E34" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="4" t="s">
+      <c r="E34" s="14"/>
+      <c r="F34" s="14" t="s">
         <v>125</v>
       </c>
-      <c r="G34" s="4" t="s">
+      <c r="G34" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="H34" s="4" t="s">
+      <c r="H34" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="I34" s="4" t="s">
+      <c r="I34" s="14" t="s">
         <v>1037</v>
       </c>
-      <c r="J34" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="4">
+      <c r="J34" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K34" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" s="14">
         <v>120</v>
       </c>
-      <c r="B35" s="4" t="s">
+      <c r="B35" s="14" t="s">
         <v>127</v>
       </c>
-      <c r="C35" s="4" t="s">
+      <c r="C35" s="14" t="s">
         <v>128</v>
       </c>
-      <c r="D35" s="4" t="s">
+      <c r="D35" s="14" t="s">
         <v>1038</v>
       </c>
-      <c r="E35" s="4" t="s">
+      <c r="E35" s="14" t="s">
         <v>1039</v>
       </c>
-      <c r="F35" s="4" t="s">
+      <c r="F35" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="G35" s="4" t="s">
+      <c r="G35" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="H35" s="4" t="s">
+      <c r="H35" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="I35" s="4" t="s">
+      <c r="I35" s="14" t="s">
         <v>1040</v>
       </c>
-      <c r="J35" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="4">
+      <c r="J35" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K35" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" s="14">
         <v>121</v>
       </c>
-      <c r="B36" s="4" t="s">
+      <c r="B36" s="14" t="s">
         <v>131</v>
       </c>
-      <c r="C36" s="4" t="s">
+      <c r="C36" s="14" t="s">
         <v>132</v>
       </c>
-      <c r="D36" s="4" t="s">
+      <c r="D36" s="14" t="s">
         <v>1041</v>
       </c>
-      <c r="E36" s="4" t="s">
+      <c r="E36" s="14" t="s">
         <v>1042</v>
       </c>
-      <c r="F36" s="4" t="s">
+      <c r="F36" s="14" t="s">
         <v>133</v>
       </c>
-      <c r="G36" s="4" t="s">
+      <c r="G36" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="H36" s="4" t="s">
+      <c r="H36" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="I36" s="4" t="s">
+      <c r="I36" s="14" t="s">
         <v>1043</v>
       </c>
-      <c r="J36" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="4">
+      <c r="J36" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K36" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" s="14">
         <v>122</v>
       </c>
-      <c r="B37" s="4" t="s">
+      <c r="B37" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="C37" s="4" t="s">
+      <c r="C37" s="14" t="s">
         <v>137</v>
       </c>
-      <c r="D37" s="4" t="s">
+      <c r="D37" s="14" t="s">
         <v>138</v>
       </c>
-      <c r="E37" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="4" t="s">
+      <c r="E37" s="14"/>
+      <c r="F37" s="14" t="s">
         <v>139</v>
       </c>
-      <c r="G37" s="4" t="s">
+      <c r="G37" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="H37" s="4" t="s">
+      <c r="H37" s="14" t="s">
         <v>140</v>
       </c>
-      <c r="I37" s="4" t="s">
+      <c r="I37" s="14" t="s">
         <v>1044</v>
       </c>
-      <c r="J37" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="4">
+      <c r="J37" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K37" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" s="14">
         <v>123</v>
       </c>
-      <c r="B38" s="4" t="s">
+      <c r="B38" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="C38" s="4" t="s">
+      <c r="C38" s="14" t="s">
         <v>142</v>
       </c>
-      <c r="D38" s="4" t="s">
+      <c r="D38" s="14" t="s">
         <v>1045</v>
       </c>
-      <c r="E38" s="4" t="s">
+      <c r="E38" s="14" t="s">
         <v>1046</v>
       </c>
-      <c r="F38" s="4" t="s">
+      <c r="F38" s="14" t="s">
         <v>143</v>
       </c>
-      <c r="G38" s="4" t="s">
+      <c r="G38" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="H38" s="4" t="s">
+      <c r="H38" s="14" t="s">
         <v>144</v>
       </c>
-      <c r="I38" s="4" t="s">
+      <c r="I38" s="14" t="s">
         <v>1047</v>
       </c>
-      <c r="J38" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="4">
+      <c r="J38" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K38" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" s="14">
         <v>124</v>
       </c>
-      <c r="B39" s="4" t="s">
+      <c r="B39" s="14" t="s">
         <v>145</v>
       </c>
-      <c r="C39" s="4" t="s">
+      <c r="C39" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="D39" s="4" t="s">
+      <c r="D39" s="14" t="s">
         <v>1048</v>
       </c>
-      <c r="E39" s="4" t="s">
+      <c r="E39" s="14" t="s">
         <v>1049</v>
       </c>
-      <c r="F39" s="4" t="s">
+      <c r="F39" s="14" t="s">
         <v>147</v>
       </c>
-      <c r="G39" s="4" t="s">
+      <c r="G39" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="H39" s="4" t="s">
+      <c r="H39" s="14" t="s">
         <v>148</v>
       </c>
-      <c r="I39" s="4" t="s">
+      <c r="I39" s="14" t="s">
         <v>1050</v>
       </c>
-      <c r="J39" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A40" s="4">
+      <c r="J39" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K39" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" s="14">
         <v>125</v>
       </c>
-      <c r="B40" s="4" t="s">
+      <c r="B40" s="14" t="s">
         <v>149</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="C40" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="D40" s="4" t="s">
+      <c r="D40" s="14" t="s">
         <v>1051</v>
       </c>
-      <c r="E40" s="4" t="s">
+      <c r="E40" s="14" t="s">
         <v>1052</v>
       </c>
-      <c r="F40" s="4" t="s">
+      <c r="F40" s="14" t="s">
         <v>151</v>
       </c>
-      <c r="G40" s="4" t="s">
+      <c r="G40" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="H40" s="4" t="s">
+      <c r="H40" s="14" t="s">
         <v>153</v>
       </c>
-      <c r="I40" s="4" t="s">
+      <c r="I40" s="14" t="s">
         <v>1053</v>
       </c>
-      <c r="J40" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="4">
+      <c r="J40" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K40" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A41" s="14">
         <v>126</v>
       </c>
-      <c r="B41" s="4" t="s">
+      <c r="B41" s="14" t="s">
         <v>154</v>
       </c>
-      <c r="C41" s="4" t="s">
+      <c r="C41" s="14" t="s">
         <v>155</v>
       </c>
-      <c r="D41" s="4" t="s">
+      <c r="D41" s="14" t="s">
         <v>1054</v>
       </c>
-      <c r="E41" s="4" t="s">
+      <c r="E41" s="14" t="s">
         <v>1055</v>
       </c>
-      <c r="F41" s="4" t="s">
+      <c r="F41" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="G41" s="4" t="s">
+      <c r="G41" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="H41" s="4" t="s">
+      <c r="H41" s="14" t="s">
         <v>157</v>
       </c>
-      <c r="I41" s="4" t="s">
+      <c r="I41" s="14" t="s">
         <v>1056</v>
       </c>
-      <c r="J41" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A42" s="4">
+      <c r="J41" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K41" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A42" s="14">
         <v>127</v>
       </c>
-      <c r="B42" s="4" t="s">
+      <c r="B42" s="14" t="s">
         <v>158</v>
       </c>
-      <c r="C42" s="4" t="s">
+      <c r="C42" s="14" t="s">
         <v>159</v>
       </c>
-      <c r="D42" s="4" t="s">
+      <c r="D42" s="14" t="s">
         <v>1057</v>
       </c>
-      <c r="E42" s="4" t="s">
+      <c r="E42" s="14" t="s">
         <v>1058</v>
       </c>
-      <c r="F42" s="4" t="s">
+      <c r="F42" s="14" t="s">
         <v>160</v>
       </c>
-      <c r="G42" s="4" t="s">
+      <c r="G42" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="H42" s="4" t="s">
+      <c r="H42" s="14" t="s">
         <v>161</v>
       </c>
-      <c r="I42" s="4" t="s">
+      <c r="I42" s="14" t="s">
         <v>1059</v>
       </c>
-      <c r="J42" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A43" s="4">
+      <c r="J42" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K42" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A43" s="14">
         <v>128</v>
       </c>
-      <c r="B43" s="4" t="s">
+      <c r="B43" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C43" s="4" t="s">
+      <c r="C43" s="14" t="s">
         <v>163</v>
       </c>
-      <c r="D43" s="4" t="s">
+      <c r="D43" s="14" t="s">
         <v>1060</v>
       </c>
-      <c r="E43" s="4" t="s">
+      <c r="E43" s="14" t="s">
         <v>1061</v>
       </c>
-      <c r="F43" s="4" t="s">
+      <c r="F43" s="14" t="s">
         <v>164</v>
       </c>
-      <c r="G43" s="4" t="s">
+      <c r="G43" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="H43" s="4" t="s">
+      <c r="H43" s="14" t="s">
         <v>165</v>
       </c>
-      <c r="I43" s="4" t="s">
+      <c r="I43" s="14" t="s">
         <v>1062</v>
       </c>
-      <c r="J43" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="4">
+      <c r="J43" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K43" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A44" s="14">
         <v>129</v>
       </c>
-      <c r="B44" s="4" t="s">
+      <c r="B44" s="14" t="s">
         <v>166</v>
       </c>
-      <c r="C44" s="4" t="s">
+      <c r="C44" s="14" t="s">
         <v>167</v>
       </c>
-      <c r="D44" s="4" t="s">
+      <c r="D44" s="14" t="s">
         <v>1063</v>
       </c>
-      <c r="E44" s="4" t="s">
+      <c r="E44" s="14" t="s">
         <v>1064</v>
       </c>
-      <c r="F44" s="4" t="s">
+      <c r="F44" s="14" t="s">
         <v>168</v>
       </c>
-      <c r="G44" s="4" t="s">
+      <c r="G44" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="H44" s="4" t="s">
+      <c r="H44" s="14" t="s">
         <v>169</v>
       </c>
-      <c r="I44" s="4" t="s">
+      <c r="I44" s="14" t="s">
         <v>1065</v>
       </c>
-      <c r="J44" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A45" s="4">
+      <c r="J44" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K44" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A45" s="14">
         <v>130</v>
       </c>
-      <c r="B45" s="4" t="s">
+      <c r="B45" s="14" t="s">
         <v>170</v>
       </c>
-      <c r="C45" s="4" t="s">
+      <c r="C45" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="D45" s="4" t="s">
+      <c r="D45" s="14" t="s">
         <v>1066</v>
       </c>
-      <c r="E45" s="4" t="s">
+      <c r="E45" s="14" t="s">
         <v>1067</v>
       </c>
-      <c r="F45" s="4" t="s">
+      <c r="F45" s="14" t="s">
         <v>172</v>
       </c>
-      <c r="G45" s="4" t="s">
+      <c r="G45" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="H45" s="4" t="s">
+      <c r="H45" s="14" t="s">
         <v>173</v>
       </c>
-      <c r="I45" s="4" t="s">
+      <c r="I45" s="14" t="s">
         <v>1068</v>
       </c>
-      <c r="J45" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A46" s="4">
+      <c r="J45" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K45" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" s="14">
         <v>131</v>
       </c>
-      <c r="B46" s="4" t="s">
+      <c r="B46" s="14" t="s">
         <v>174</v>
       </c>
-      <c r="C46" s="4" t="s">
+      <c r="C46" s="14" t="s">
         <v>175</v>
       </c>
-      <c r="D46" s="4" t="s">
+      <c r="D46" s="14" t="s">
         <v>1069</v>
       </c>
-      <c r="E46" s="4" t="s">
+      <c r="E46" s="14" t="s">
         <v>1070</v>
       </c>
-      <c r="F46" s="4" t="s">
+      <c r="F46" s="14" t="s">
         <v>176</v>
       </c>
-      <c r="G46" s="4" t="s">
+      <c r="G46" s="14" t="s">
         <v>177</v>
       </c>
-      <c r="H46" s="4" t="s">
+      <c r="H46" s="14" t="s">
         <v>178</v>
       </c>
-      <c r="I46" s="4" t="s">
+      <c r="I46" s="14" t="s">
         <v>1071</v>
       </c>
-      <c r="J46" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A47" s="4">
+      <c r="J46" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K46" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" s="14">
         <v>132</v>
       </c>
-      <c r="B47" s="4" t="s">
+      <c r="B47" s="14" t="s">
         <v>179</v>
       </c>
-      <c r="C47" s="4" t="s">
+      <c r="C47" s="14" t="s">
         <v>180</v>
       </c>
-      <c r="D47" s="4" t="s">
+      <c r="D47" s="14" t="s">
         <v>1072</v>
       </c>
-      <c r="E47" s="4" t="s">
+      <c r="E47" s="14" t="s">
         <v>1073</v>
       </c>
-      <c r="F47" s="4" t="s">
+      <c r="F47" s="14" t="s">
         <v>1461</v>
       </c>
-      <c r="G47" s="4" t="s">
+      <c r="G47" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H47" s="4" t="s">
+      <c r="H47" s="14" t="s">
         <v>181</v>
       </c>
-      <c r="I47" s="4" t="s">
+      <c r="I47" s="14" t="s">
         <v>1074</v>
       </c>
-      <c r="J47" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A48" s="4">
+      <c r="J47" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K47" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A48" s="14">
         <v>133</v>
       </c>
-      <c r="B48" s="4" t="s">
+      <c r="B48" s="14" t="s">
         <v>182</v>
       </c>
-      <c r="C48" s="4" t="s">
+      <c r="C48" s="14" t="s">
         <v>183</v>
       </c>
-      <c r="D48" s="4" t="s">
+      <c r="D48" s="14" t="s">
         <v>1075</v>
       </c>
-      <c r="E48" s="4" t="s">
+      <c r="E48" s="14" t="s">
         <v>1076</v>
       </c>
-      <c r="F48" s="4" t="s">
+      <c r="F48" s="14" t="s">
         <v>184</v>
       </c>
-      <c r="G48" s="4" t="s">
+      <c r="G48" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H48" s="4" t="s">
+      <c r="H48" s="14" t="s">
         <v>185</v>
       </c>
-      <c r="I48" s="4" t="s">
+      <c r="I48" s="14" t="s">
         <v>1077</v>
       </c>
-      <c r="J48" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A49" s="4">
+      <c r="J48" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K48" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" s="14">
         <v>134</v>
       </c>
-      <c r="B49" s="4" t="s">
+      <c r="B49" s="14" t="s">
         <v>186</v>
       </c>
-      <c r="C49" s="4" t="s">
+      <c r="C49" s="14" t="s">
         <v>187</v>
       </c>
-      <c r="D49" s="4" t="s">
+      <c r="D49" s="14" t="s">
         <v>1078</v>
       </c>
-      <c r="E49" s="4" t="s">
+      <c r="E49" s="14" t="s">
         <v>1079</v>
       </c>
-      <c r="F49" s="4" t="s">
+      <c r="F49" s="14" t="s">
         <v>188</v>
       </c>
-      <c r="G49" s="4" t="s">
+      <c r="G49" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H49" s="4" t="s">
+      <c r="H49" s="14" t="s">
         <v>189</v>
       </c>
-      <c r="I49" s="4" t="s">
+      <c r="I49" s="14" t="s">
         <v>1080</v>
       </c>
-      <c r="J49" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A50" s="4">
+      <c r="J49" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K49" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" s="14">
         <v>135</v>
       </c>
-      <c r="B50" s="4" t="s">
+      <c r="B50" s="14" t="s">
         <v>190</v>
       </c>
-      <c r="C50" s="4" t="s">
+      <c r="C50" s="14" t="s">
         <v>191</v>
       </c>
-      <c r="D50" s="4" t="s">
+      <c r="D50" s="14" t="s">
         <v>1081</v>
       </c>
-      <c r="E50" s="4" t="s">
+      <c r="E50" s="14" t="s">
         <v>1082</v>
       </c>
-      <c r="F50" s="4" t="s">
+      <c r="F50" s="14" t="s">
         <v>192</v>
       </c>
-      <c r="G50" s="4" t="s">
+      <c r="G50" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H50" s="4" t="s">
+      <c r="H50" s="14" t="s">
         <v>193</v>
       </c>
-      <c r="I50" s="4" t="s">
+      <c r="I50" s="14" t="s">
         <v>1083</v>
       </c>
-      <c r="J50" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A51" s="4">
+      <c r="J50" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K50" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A51" s="14">
         <v>136</v>
       </c>
-      <c r="B51" s="4" t="s">
+      <c r="B51" s="14" t="s">
         <v>194</v>
       </c>
-      <c r="C51" s="4" t="s">
+      <c r="C51" s="14" t="s">
         <v>195</v>
       </c>
-      <c r="D51" s="4" t="s">
+      <c r="D51" s="14" t="s">
         <v>1084</v>
       </c>
-      <c r="E51" s="4" t="s">
+      <c r="E51" s="14" t="s">
         <v>1085</v>
       </c>
-      <c r="F51" s="4" t="s">
+      <c r="F51" s="14" t="s">
         <v>1462</v>
       </c>
-      <c r="G51" s="4" t="s">
+      <c r="G51" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H51" s="4" t="s">
+      <c r="H51" s="14" t="s">
         <v>196</v>
       </c>
-      <c r="I51" s="4" t="s">
+      <c r="I51" s="14" t="s">
         <v>1086</v>
       </c>
-      <c r="J51" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="4">
+      <c r="J51" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K51" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A52" s="14">
         <v>137</v>
       </c>
-      <c r="B52" s="4" t="s">
+      <c r="B52" s="14" t="s">
         <v>197</v>
       </c>
-      <c r="C52" s="4" t="s">
+      <c r="C52" s="14" t="s">
         <v>198</v>
       </c>
-      <c r="D52" s="4" t="s">
+      <c r="D52" s="14" t="s">
         <v>1087</v>
       </c>
-      <c r="E52" s="4" t="s">
+      <c r="E52" s="14" t="s">
         <v>1088</v>
       </c>
-      <c r="F52" s="4" t="s">
+      <c r="F52" s="14" t="s">
         <v>1463</v>
       </c>
-      <c r="G52" s="4" t="s">
+      <c r="G52" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H52" s="4" t="s">
+      <c r="H52" s="14" t="s">
         <v>199</v>
       </c>
-      <c r="I52" s="4" t="s">
+      <c r="I52" s="14" t="s">
         <v>1089</v>
       </c>
-      <c r="J52" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="4">
+      <c r="J52" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A53" s="14">
         <v>138</v>
       </c>
-      <c r="B53" s="4" t="s">
+      <c r="B53" s="14" t="s">
         <v>200</v>
       </c>
-      <c r="C53" s="4" t="s">
+      <c r="C53" s="14" t="s">
         <v>201</v>
       </c>
-      <c r="D53" s="4" t="s">
+      <c r="D53" s="14" t="s">
         <v>1090</v>
       </c>
-      <c r="E53" s="4" t="s">
+      <c r="E53" s="14" t="s">
         <v>1091</v>
       </c>
-      <c r="F53" s="4" t="s">
+      <c r="F53" s="14" t="s">
         <v>202</v>
       </c>
-      <c r="G53" s="4" t="s">
+      <c r="G53" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H53" s="4" t="s">
+      <c r="H53" s="14" t="s">
         <v>203</v>
       </c>
-      <c r="I53" s="4" t="s">
+      <c r="I53" s="14" t="s">
         <v>1092</v>
       </c>
-      <c r="J53" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A54" s="4">
+      <c r="J53" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K53" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A54" s="14">
         <v>139</v>
       </c>
-      <c r="B54" s="4" t="s">
+      <c r="B54" s="14" t="s">
         <v>204</v>
       </c>
-      <c r="C54" s="4" t="s">
+      <c r="C54" s="14" t="s">
         <v>205</v>
       </c>
-      <c r="D54" s="4" t="s">
+      <c r="D54" s="14" t="s">
         <v>1093</v>
       </c>
-      <c r="E54" s="4" t="s">
+      <c r="E54" s="14" t="s">
         <v>1094</v>
       </c>
-      <c r="F54" s="4" t="s">
+      <c r="F54" s="14" t="s">
         <v>206</v>
       </c>
-      <c r="G54" s="4" t="s">
+      <c r="G54" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H54" s="4" t="s">
+      <c r="H54" s="14" t="s">
         <v>207</v>
       </c>
-      <c r="I54" s="4" t="s">
+      <c r="I54" s="14" t="s">
         <v>1095</v>
       </c>
-      <c r="J54" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A55" s="4">
+      <c r="J54" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K54" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A55" s="14">
         <v>140</v>
       </c>
-      <c r="B55" s="4" t="s">
+      <c r="B55" s="14" t="s">
         <v>208</v>
       </c>
-      <c r="C55" s="4" t="s">
+      <c r="C55" s="14" t="s">
         <v>209</v>
       </c>
-      <c r="D55" s="4" t="s">
+      <c r="D55" s="14" t="s">
         <v>1096</v>
       </c>
-      <c r="E55" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="4" t="s">
+      <c r="E55" s="14"/>
+      <c r="F55" s="14" t="s">
         <v>1464</v>
       </c>
-      <c r="G55" s="4" t="s">
+      <c r="G55" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H55" s="4" t="s">
+      <c r="H55" s="14" t="s">
         <v>210</v>
       </c>
-      <c r="I55" s="4" t="s">
+      <c r="I55" s="14" t="s">
         <v>1097</v>
       </c>
-      <c r="J55" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="4">
+      <c r="J55" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K55" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A56" s="14">
         <v>141</v>
       </c>
-      <c r="B56" s="4" t="s">
+      <c r="B56" s="14" t="s">
         <v>211</v>
       </c>
-      <c r="C56" s="4" t="s">
+      <c r="C56" s="14" t="s">
         <v>212</v>
       </c>
-      <c r="D56" s="4" t="s">
+      <c r="D56" s="14" t="s">
         <v>1098</v>
       </c>
-      <c r="E56" s="4" t="s">
+      <c r="E56" s="14" t="s">
         <v>1099</v>
       </c>
-      <c r="F56" s="4" t="s">
+      <c r="F56" s="14" t="s">
         <v>213</v>
       </c>
-      <c r="G56" s="4" t="s">
+      <c r="G56" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H56" s="4" t="s">
+      <c r="H56" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="I56" s="4" t="s">
+      <c r="I56" s="14" t="s">
         <v>1100</v>
       </c>
-      <c r="J56" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="4">
+      <c r="J56" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K56" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A57" s="14">
         <v>142</v>
       </c>
-      <c r="B57" s="4" t="s">
+      <c r="B57" s="14" t="s">
         <v>215</v>
       </c>
-      <c r="C57" s="4" t="s">
+      <c r="C57" s="14" t="s">
         <v>216</v>
       </c>
-      <c r="D57" s="4" t="s">
+      <c r="D57" s="14" t="s">
         <v>1101</v>
       </c>
-      <c r="E57" s="4" t="s">
+      <c r="E57" s="14" t="s">
         <v>1102</v>
       </c>
-      <c r="F57" s="4" t="s">
+      <c r="F57" s="14" t="s">
         <v>217</v>
       </c>
-      <c r="G57" s="4" t="s">
+      <c r="G57" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H57" s="4" t="s">
+      <c r="H57" s="14" t="s">
         <v>218</v>
       </c>
-      <c r="I57" s="4" t="s">
+      <c r="I57" s="14" t="s">
         <v>1103</v>
       </c>
-      <c r="J57" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A58" s="4">
+      <c r="J57" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K57" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A58" s="14">
         <v>143</v>
       </c>
-      <c r="B58" s="4" t="s">
+      <c r="B58" s="14" t="s">
         <v>219</v>
       </c>
-      <c r="C58" s="4" t="s">
+      <c r="C58" s="14" t="s">
         <v>220</v>
       </c>
-      <c r="D58" s="4" t="s">
+      <c r="D58" s="14" t="s">
         <v>1104</v>
       </c>
-      <c r="E58" s="4" t="s">
+      <c r="E58" s="14" t="s">
         <v>1105</v>
       </c>
-      <c r="F58" s="4" t="s">
+      <c r="F58" s="14" t="s">
         <v>221</v>
       </c>
-      <c r="G58" s="4" t="s">
+      <c r="G58" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H58" s="4" t="s">
+      <c r="H58" s="14" t="s">
         <v>222</v>
       </c>
-      <c r="I58" s="4" t="s">
+      <c r="I58" s="14" t="s">
         <v>1106</v>
       </c>
-      <c r="J58" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A59" s="4">
+      <c r="J58" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K58" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A59" s="14">
         <v>144</v>
       </c>
-      <c r="B59" s="4" t="s">
+      <c r="B59" s="14" t="s">
         <v>223</v>
       </c>
-      <c r="C59" s="4" t="s">
+      <c r="C59" s="14" t="s">
         <v>224</v>
       </c>
-      <c r="D59" s="4" t="s">
+      <c r="D59" s="14" t="s">
         <v>1107</v>
       </c>
-      <c r="E59" s="4" t="s">
+      <c r="E59" s="14" t="s">
         <v>1108</v>
       </c>
-      <c r="F59" s="4" t="s">
+      <c r="F59" s="14" t="s">
         <v>225</v>
       </c>
-      <c r="G59" s="4" t="s">
+      <c r="G59" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H59" s="4" t="s">
+      <c r="H59" s="14" t="s">
         <v>226</v>
       </c>
-      <c r="I59" s="4" t="s">
+      <c r="I59" s="14" t="s">
         <v>1109</v>
       </c>
-      <c r="J59" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A60" s="4">
+      <c r="J59" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K59" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A60" s="14">
         <v>145</v>
       </c>
-      <c r="B60" s="4" t="s">
+      <c r="B60" s="14" t="s">
         <v>227</v>
       </c>
-      <c r="C60" s="4" t="s">
+      <c r="C60" s="14" t="s">
         <v>228</v>
       </c>
-      <c r="D60" s="4" t="s">
+      <c r="D60" s="14" t="s">
         <v>1110</v>
       </c>
-      <c r="E60" s="4" t="s">
+      <c r="E60" s="14" t="s">
         <v>1111</v>
       </c>
-      <c r="F60" s="4" t="s">
+      <c r="F60" s="14" t="s">
         <v>1465</v>
       </c>
-      <c r="G60" s="4" t="s">
+      <c r="G60" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H60" s="4" t="s">
+      <c r="H60" s="14" t="s">
         <v>229</v>
       </c>
-      <c r="I60" s="4" t="s">
+      <c r="I60" s="14" t="s">
         <v>1112</v>
       </c>
-      <c r="J60" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A61" s="4">
+      <c r="J60" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K60" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A61" s="14">
         <v>146</v>
       </c>
-      <c r="B61" s="4" t="s">
+      <c r="B61" s="14" t="s">
         <v>230</v>
       </c>
-      <c r="C61" s="4" t="s">
+      <c r="C61" s="14" t="s">
         <v>231</v>
       </c>
-      <c r="D61" s="4" t="s">
+      <c r="D61" s="14" t="s">
         <v>1113</v>
       </c>
-      <c r="E61" s="4" t="s">
+      <c r="E61" s="14" t="s">
         <v>1114</v>
       </c>
-      <c r="F61" s="4" t="s">
+      <c r="F61" s="14" t="s">
         <v>1466</v>
       </c>
-      <c r="G61" s="4" t="s">
+      <c r="G61" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H61" s="4" t="s">
+      <c r="H61" s="14" t="s">
         <v>232</v>
       </c>
-      <c r="I61" s="4" t="s">
+      <c r="I61" s="14" t="s">
         <v>1115</v>
       </c>
-      <c r="J61" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A62" s="4">
+      <c r="J61" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K61" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" s="14">
         <v>147</v>
       </c>
-      <c r="B62" s="4" t="s">
+      <c r="B62" s="14" t="s">
         <v>233</v>
       </c>
-      <c r="C62" s="4" t="s">
+      <c r="C62" s="14" t="s">
         <v>234</v>
       </c>
-      <c r="D62" s="4" t="s">
+      <c r="D62" s="14" t="s">
         <v>1116</v>
       </c>
-      <c r="E62" s="4">
+      <c r="E62" s="14">
         <v>1113</v>
       </c>
-      <c r="F62" s="4" t="s">
+      <c r="F62" s="14" t="s">
         <v>235</v>
       </c>
-      <c r="G62" s="4" t="s">
+      <c r="G62" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H62" s="4" t="s">
+      <c r="H62" s="14" t="s">
         <v>236</v>
       </c>
-      <c r="I62" s="4" t="s">
+      <c r="I62" s="14" t="s">
         <v>1117</v>
       </c>
-      <c r="J62" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A63" s="4">
+      <c r="J62" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K62" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A63" s="14">
         <v>148</v>
       </c>
-      <c r="B63" s="4" t="s">
+      <c r="B63" s="14" t="s">
         <v>237</v>
       </c>
-      <c r="C63" s="4" t="s">
+      <c r="C63" s="14" t="s">
         <v>238</v>
       </c>
-      <c r="D63" s="4" t="s">
+      <c r="D63" s="14" t="s">
         <v>1118</v>
       </c>
-      <c r="E63" s="4" t="s">
+      <c r="E63" s="14" t="s">
         <v>1119</v>
       </c>
-      <c r="F63" s="4" t="s">
+      <c r="F63" s="14" t="s">
         <v>239</v>
       </c>
-      <c r="G63" s="4" t="s">
+      <c r="G63" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H63" s="4" t="s">
+      <c r="H63" s="14" t="s">
         <v>240</v>
       </c>
-      <c r="I63" s="4" t="s">
+      <c r="I63" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="J63" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A64" s="4">
+      <c r="J63" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K63" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A64" s="14">
         <v>149</v>
       </c>
-      <c r="B64" s="4" t="s">
+      <c r="B64" s="14" t="s">
         <v>241</v>
       </c>
-      <c r="C64" s="4" t="s">
+      <c r="C64" s="14" t="s">
         <v>242</v>
       </c>
-      <c r="D64" s="4" t="s">
+      <c r="D64" s="14" t="s">
         <v>1121</v>
       </c>
-      <c r="E64" s="4" t="s">
+      <c r="E64" s="14" t="s">
         <v>1122</v>
       </c>
-      <c r="F64" s="4" t="s">
+      <c r="F64" s="14" t="s">
         <v>1467</v>
       </c>
-      <c r="G64" s="4" t="s">
+      <c r="G64" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H64" s="4" t="s">
+      <c r="H64" s="14" t="s">
         <v>243</v>
       </c>
-      <c r="I64" s="4" t="s">
+      <c r="I64" s="14" t="s">
         <v>1123</v>
       </c>
-      <c r="J64" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A65" s="4">
+      <c r="J64" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K64" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A65" s="14">
         <v>150</v>
       </c>
-      <c r="B65" s="4" t="s">
+      <c r="B65" s="14" t="s">
         <v>244</v>
       </c>
-      <c r="C65" s="4" t="s">
+      <c r="C65" s="14" t="s">
         <v>245</v>
       </c>
-      <c r="D65" s="4" t="s">
+      <c r="D65" s="14" t="s">
         <v>246</v>
       </c>
-      <c r="E65" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F65" s="4" t="s">
+      <c r="E65" s="14"/>
+      <c r="F65" s="14" t="s">
         <v>1468</v>
       </c>
-      <c r="G65" s="4" t="s">
+      <c r="G65" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H65" s="4" t="s">
+      <c r="H65" s="14" t="s">
         <v>247</v>
       </c>
-      <c r="I65" s="4" t="s">
+      <c r="I65" s="14" t="s">
         <v>1124</v>
       </c>
-      <c r="J65" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A66" s="4">
+      <c r="J65" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K65" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A66" s="14">
         <v>151</v>
       </c>
-      <c r="B66" s="4" t="s">
+      <c r="B66" s="14" t="s">
         <v>248</v>
       </c>
-      <c r="C66" s="4" t="s">
+      <c r="C66" s="14" t="s">
         <v>249</v>
       </c>
-      <c r="D66" s="4" t="s">
+      <c r="D66" s="14" t="s">
         <v>1125</v>
       </c>
-      <c r="E66" s="4" t="s">
+      <c r="E66" s="14" t="s">
         <v>1126</v>
       </c>
-      <c r="F66" s="4" t="s">
+      <c r="F66" s="14" t="s">
         <v>250</v>
       </c>
-      <c r="G66" s="4" t="s">
+      <c r="G66" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H66" s="4" t="s">
+      <c r="H66" s="14" t="s">
         <v>251</v>
       </c>
-      <c r="I66" s="4" t="s">
+      <c r="I66" s="14" t="s">
         <v>1127</v>
       </c>
-      <c r="J66" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A67" s="4">
+      <c r="J66" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K66" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A67" s="14">
         <v>152</v>
       </c>
-      <c r="B67" s="4" t="s">
+      <c r="B67" s="14" t="s">
         <v>252</v>
       </c>
-      <c r="C67" s="4" t="s">
+      <c r="C67" s="14" t="s">
         <v>253</v>
       </c>
-      <c r="D67" s="4" t="s">
+      <c r="D67" s="14" t="s">
         <v>1128</v>
       </c>
-      <c r="E67" s="4">
+      <c r="E67" s="14">
         <v>1249</v>
       </c>
-      <c r="F67" s="4" t="s">
+      <c r="F67" s="14" t="s">
         <v>254</v>
       </c>
-      <c r="G67" s="4" t="s">
+      <c r="G67" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H67" s="4" t="s">
+      <c r="H67" s="14" t="s">
         <v>255</v>
       </c>
-      <c r="I67" s="4" t="s">
+      <c r="I67" s="14" t="s">
         <v>1129</v>
       </c>
-      <c r="J67" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A68" s="4">
+      <c r="J67" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K67" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A68" s="14">
         <v>154</v>
       </c>
-      <c r="B68" s="4" t="s">
+      <c r="B68" s="14" t="s">
         <v>256</v>
       </c>
-      <c r="C68" s="4" t="s">
+      <c r="C68" s="14" t="s">
         <v>257</v>
       </c>
-      <c r="D68" s="4" t="s">
+      <c r="D68" s="14" t="s">
         <v>1130</v>
       </c>
-      <c r="E68" s="4" t="s">
+      <c r="E68" s="14" t="s">
         <v>1131</v>
       </c>
-      <c r="F68" s="4" t="s">
+      <c r="F68" s="14" t="s">
         <v>258</v>
       </c>
-      <c r="G68" s="4" t="s">
+      <c r="G68" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H68" s="4" t="s">
+      <c r="H68" s="14" t="s">
         <v>259</v>
       </c>
-      <c r="I68" s="4" t="s">
+      <c r="I68" s="14" t="s">
         <v>1132</v>
       </c>
-      <c r="J68" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A69" s="4">
+      <c r="J68" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K68" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" s="14">
         <v>155</v>
       </c>
-      <c r="B69" s="4" t="s">
+      <c r="B69" s="14" t="s">
         <v>260</v>
       </c>
-      <c r="C69" s="4" t="s">
+      <c r="C69" s="14" t="s">
         <v>261</v>
       </c>
-      <c r="D69" s="4" t="s">
+      <c r="D69" s="14" t="s">
         <v>1133</v>
       </c>
-      <c r="E69" s="4" t="s">
+      <c r="E69" s="14" t="s">
         <v>1134</v>
       </c>
-      <c r="F69" s="4" t="s">
+      <c r="F69" s="14" t="s">
         <v>262</v>
       </c>
-      <c r="G69" s="4" t="s">
+      <c r="G69" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H69" s="4" t="s">
+      <c r="H69" s="14" t="s">
         <v>263</v>
       </c>
-      <c r="I69" s="4" t="s">
+      <c r="I69" s="14" t="s">
         <v>1135</v>
       </c>
-      <c r="J69" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A70" s="4">
+      <c r="J69" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A70" s="14">
         <v>156</v>
       </c>
-      <c r="B70" s="4" t="s">
+      <c r="B70" s="14" t="s">
         <v>264</v>
       </c>
-      <c r="C70" s="4" t="s">
+      <c r="C70" s="14" t="s">
         <v>265</v>
       </c>
-      <c r="D70" s="4" t="s">
+      <c r="D70" s="14" t="s">
         <v>1136</v>
       </c>
-      <c r="E70" s="4" t="s">
+      <c r="E70" s="14" t="s">
         <v>1137</v>
       </c>
-      <c r="F70" s="4" t="s">
+      <c r="F70" s="14" t="s">
         <v>266</v>
       </c>
-      <c r="G70" s="4" t="s">
+      <c r="G70" s="14" t="s">
         <v>267</v>
       </c>
-      <c r="H70" s="4" t="s">
+      <c r="H70" s="14" t="s">
         <v>268</v>
       </c>
-      <c r="I70" s="4" t="s">
+      <c r="I70" s="14" t="s">
         <v>1138</v>
       </c>
-      <c r="J70" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A71" s="4">
+      <c r="J70" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K70" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A71" s="14">
         <v>157</v>
       </c>
-      <c r="B71" s="4" t="s">
+      <c r="B71" s="14" t="s">
         <v>269</v>
       </c>
-      <c r="C71" s="4" t="s">
+      <c r="C71" s="14" t="s">
         <v>270</v>
       </c>
-      <c r="D71" s="4" t="s">
+      <c r="D71" s="14" t="s">
         <v>1139</v>
       </c>
-      <c r="E71" s="4" t="s">
+      <c r="E71" s="14" t="s">
         <v>1140</v>
       </c>
-      <c r="F71" s="4" t="s">
+      <c r="F71" s="14" t="s">
         <v>1469</v>
       </c>
-      <c r="G71" s="4" t="s">
+      <c r="G71" s="14" t="s">
         <v>271</v>
       </c>
-      <c r="H71" s="4" t="s">
+      <c r="H71" s="14" t="s">
         <v>272</v>
       </c>
-      <c r="I71" s="4" t="s">
+      <c r="I71" s="14" t="s">
         <v>1141</v>
       </c>
-      <c r="J71" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A72" s="4">
+      <c r="J71" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K71" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A72" s="14">
         <v>158</v>
       </c>
-      <c r="B72" s="4" t="s">
+      <c r="B72" s="14" t="s">
         <v>273</v>
       </c>
-      <c r="C72" s="4" t="s">
+      <c r="C72" s="14" t="s">
         <v>274</v>
       </c>
-      <c r="D72" s="4" t="s">
+      <c r="D72" s="14" t="s">
         <v>1142</v>
       </c>
-      <c r="E72" s="4" t="s">
+      <c r="E72" s="14" t="s">
         <v>1143</v>
       </c>
-      <c r="F72" s="4" t="s">
+      <c r="F72" s="14" t="s">
         <v>275</v>
       </c>
-      <c r="G72" s="4" t="s">
+      <c r="G72" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H72" s="4" t="s">
+      <c r="H72" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="I72" s="4" t="s">
+      <c r="I72" s="14" t="s">
         <v>1144</v>
       </c>
-      <c r="J72" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A73" s="4">
+      <c r="J72" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K72" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A73" s="14">
         <v>159</v>
       </c>
-      <c r="B73" s="4" t="s">
+      <c r="B73" s="14" t="s">
         <v>277</v>
       </c>
-      <c r="C73" s="4" t="s">
+      <c r="C73" s="14" t="s">
         <v>278</v>
       </c>
-      <c r="D73" s="4" t="s">
+      <c r="D73" s="14" t="s">
         <v>1145</v>
       </c>
-      <c r="E73" s="4" t="s">
+      <c r="E73" s="14" t="s">
         <v>1146</v>
       </c>
-      <c r="F73" s="4" t="s">
+      <c r="F73" s="14" t="s">
         <v>279</v>
       </c>
-      <c r="G73" s="4" t="s">
+      <c r="G73" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H73" s="4" t="s">
+      <c r="H73" s="14" t="s">
         <v>280</v>
       </c>
-      <c r="I73" s="4" t="s">
+      <c r="I73" s="14" t="s">
         <v>1147</v>
       </c>
-      <c r="J73" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A74" s="4">
+      <c r="J73" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K73" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A74" s="14">
         <v>160</v>
       </c>
-      <c r="B74" s="4" t="s">
+      <c r="B74" s="14" t="s">
         <v>281</v>
       </c>
-      <c r="C74" s="4" t="s">
+      <c r="C74" s="14" t="s">
         <v>282</v>
       </c>
-      <c r="D74" s="4" t="s">
+      <c r="D74" s="14" t="s">
         <v>1148</v>
       </c>
-      <c r="E74" s="4" t="s">
+      <c r="E74" s="14" t="s">
         <v>1149</v>
       </c>
-      <c r="F74" s="4" t="s">
+      <c r="F74" s="14" t="s">
         <v>283</v>
       </c>
-      <c r="G74" s="4" t="s">
+      <c r="G74" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H74" s="4" t="s">
+      <c r="H74" s="14" t="s">
         <v>284</v>
       </c>
-      <c r="I74" s="4" t="s">
+      <c r="I74" s="14" t="s">
         <v>1150</v>
       </c>
-      <c r="J74" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A75" s="4">
+      <c r="J74" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K74" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A75" s="14">
         <v>161</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="B75" s="14" t="s">
         <v>285</v>
       </c>
-      <c r="C75" s="4" t="s">
+      <c r="C75" s="14" t="s">
         <v>286</v>
       </c>
-      <c r="D75" s="4" t="s">
+      <c r="D75" s="14" t="s">
         <v>1151</v>
       </c>
-      <c r="E75" s="4" t="s">
+      <c r="E75" s="14" t="s">
         <v>1152</v>
       </c>
-      <c r="F75" s="4" t="s">
+      <c r="F75" s="14" t="s">
         <v>283</v>
       </c>
-      <c r="G75" s="4" t="s">
+      <c r="G75" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H75" s="4" t="s">
+      <c r="H75" s="14" t="s">
         <v>287</v>
       </c>
-      <c r="I75" s="4" t="s">
+      <c r="I75" s="14" t="s">
         <v>1153</v>
       </c>
-      <c r="J75" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A76" s="4">
+      <c r="J75" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K75" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A76" s="14">
         <v>162</v>
       </c>
-      <c r="B76" s="4" t="s">
+      <c r="B76" s="14" t="s">
         <v>288</v>
       </c>
-      <c r="C76" s="4" t="s">
+      <c r="C76" s="14" t="s">
         <v>289</v>
       </c>
-      <c r="D76" s="4" t="s">
+      <c r="D76" s="14" t="s">
         <v>1154</v>
       </c>
-      <c r="E76" s="4" t="s">
+      <c r="E76" s="14" t="s">
         <v>1070</v>
       </c>
-      <c r="F76" s="4" t="s">
+      <c r="F76" s="14" t="s">
         <v>290</v>
       </c>
-      <c r="G76" s="4" t="s">
+      <c r="G76" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H76" s="4" t="s">
+      <c r="H76" s="14" t="s">
         <v>291</v>
       </c>
-      <c r="I76" s="4" t="s">
+      <c r="I76" s="14" t="s">
         <v>1155</v>
       </c>
-      <c r="J76" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A77" s="4">
+      <c r="J76" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K76" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" s="14">
         <v>163</v>
       </c>
-      <c r="B77" s="4" t="s">
+      <c r="B77" s="14" t="s">
         <v>292</v>
       </c>
-      <c r="C77" s="4" t="s">
+      <c r="C77" s="14" t="s">
         <v>293</v>
       </c>
-      <c r="D77" s="4" t="s">
+      <c r="D77" s="14" t="s">
         <v>1156</v>
       </c>
-      <c r="E77" s="4" t="s">
+      <c r="E77" s="14" t="s">
         <v>1476</v>
       </c>
-      <c r="F77" s="4" t="s">
+      <c r="F77" s="14" t="s">
         <v>294</v>
       </c>
-      <c r="G77" s="4" t="s">
+      <c r="G77" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H77" s="4" t="s">
+      <c r="H77" s="14" t="s">
         <v>295</v>
       </c>
-      <c r="I77" s="4" t="s">
+      <c r="I77" s="14" t="s">
         <v>1157</v>
       </c>
-      <c r="J77" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A78" s="4">
+      <c r="J77" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K77" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A78" s="14">
         <v>164</v>
       </c>
-      <c r="B78" s="4" t="s">
+      <c r="B78" s="14" t="s">
         <v>296</v>
       </c>
-      <c r="C78" s="4" t="s">
+      <c r="C78" s="14" t="s">
         <v>297</v>
       </c>
-      <c r="D78" s="4" t="s">
+      <c r="D78" s="14" t="s">
         <v>1158</v>
       </c>
-      <c r="E78" s="4" t="s">
+      <c r="E78" s="14" t="s">
         <v>1159</v>
       </c>
-      <c r="F78" s="4" t="s">
+      <c r="F78" s="14" t="s">
         <v>294</v>
       </c>
-      <c r="G78" s="4" t="s">
+      <c r="G78" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H78" s="4" t="s">
+      <c r="H78" s="14" t="s">
         <v>298</v>
       </c>
-      <c r="I78" s="4" t="s">
+      <c r="I78" s="14" t="s">
         <v>1160</v>
       </c>
-      <c r="J78" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A79" s="4">
+      <c r="J78" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K78" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A79" s="14">
         <v>165</v>
       </c>
-      <c r="B79" s="4" t="s">
+      <c r="B79" s="14" t="s">
         <v>299</v>
       </c>
-      <c r="C79" s="4" t="s">
+      <c r="C79" s="14" t="s">
         <v>300</v>
       </c>
-      <c r="D79" s="4" t="s">
+      <c r="D79" s="14" t="s">
         <v>1161</v>
       </c>
-      <c r="E79" s="4" t="s">
+      <c r="E79" s="14" t="s">
         <v>1162</v>
       </c>
-      <c r="F79" s="4" t="s">
+      <c r="F79" s="14" t="s">
         <v>301</v>
       </c>
-      <c r="G79" s="4" t="s">
+      <c r="G79" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H79" s="4" t="s">
+      <c r="H79" s="14" t="s">
         <v>302</v>
       </c>
-      <c r="I79" s="4" t="s">
+      <c r="I79" s="14" t="s">
         <v>1163</v>
       </c>
-      <c r="J79" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A80" s="4">
+      <c r="J79" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K79" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A80" s="14">
         <v>166</v>
       </c>
-      <c r="B80" s="4" t="s">
+      <c r="B80" s="14" t="s">
         <v>303</v>
       </c>
-      <c r="C80" s="4" t="s">
+      <c r="C80" s="14" t="s">
         <v>304</v>
       </c>
-      <c r="D80" s="4" t="s">
+      <c r="D80" s="14" t="s">
         <v>1164</v>
       </c>
-      <c r="E80" s="4" t="s">
+      <c r="E80" s="14" t="s">
         <v>1165</v>
       </c>
-      <c r="F80" s="4" t="s">
+      <c r="F80" s="14" t="s">
         <v>305</v>
       </c>
-      <c r="G80" s="4" t="s">
+      <c r="G80" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H80" s="4" t="s">
+      <c r="H80" s="14" t="s">
         <v>306</v>
       </c>
-      <c r="I80" s="4" t="s">
+      <c r="I80" s="14" t="s">
         <v>1166</v>
       </c>
-      <c r="J80" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A81" s="4">
+      <c r="J80" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K80" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A81" s="14">
         <v>167</v>
       </c>
-      <c r="B81" s="4" t="s">
+      <c r="B81" s="14" t="s">
         <v>307</v>
       </c>
-      <c r="C81" s="4" t="s">
+      <c r="C81" s="14" t="s">
         <v>308</v>
       </c>
-      <c r="D81" s="4" t="s">
+      <c r="D81" s="14" t="s">
         <v>1167</v>
       </c>
-      <c r="E81" s="4" t="s">
+      <c r="E81" s="14" t="s">
         <v>1168</v>
       </c>
-      <c r="F81" s="4" t="s">
+      <c r="F81" s="14" t="s">
         <v>305</v>
       </c>
-      <c r="G81" s="4" t="s">
+      <c r="G81" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H81" s="4" t="s">
+      <c r="H81" s="14" t="s">
         <v>309</v>
       </c>
-      <c r="I81" s="4" t="s">
+      <c r="I81" s="14" t="s">
         <v>1169</v>
       </c>
-      <c r="J81" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A82" s="4">
+      <c r="J81" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K81" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A82" s="14">
         <v>168</v>
       </c>
-      <c r="B82" s="4" t="s">
+      <c r="B82" s="14" t="s">
         <v>310</v>
       </c>
-      <c r="C82" s="4" t="s">
+      <c r="C82" s="14" t="s">
         <v>311</v>
       </c>
-      <c r="D82" s="4" t="s">
+      <c r="D82" s="14" t="s">
         <v>1170</v>
       </c>
-      <c r="E82" s="4" t="s">
+      <c r="E82" s="14" t="s">
         <v>1171</v>
       </c>
-      <c r="F82" s="4" t="s">
+      <c r="F82" s="14" t="s">
         <v>312</v>
       </c>
-      <c r="G82" s="4" t="s">
+      <c r="G82" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H82" s="4" t="s">
+      <c r="H82" s="14" t="s">
         <v>313</v>
       </c>
-      <c r="I82" s="4" t="s">
+      <c r="I82" s="14" t="s">
         <v>1172</v>
       </c>
-      <c r="J82" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A83" s="4">
+      <c r="J82" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K82" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A83" s="14">
         <v>169</v>
       </c>
-      <c r="B83" s="4" t="s">
+      <c r="B83" s="14" t="s">
         <v>314</v>
       </c>
-      <c r="C83" s="4" t="s">
+      <c r="C83" s="14" t="s">
         <v>315</v>
       </c>
-      <c r="D83" s="4" t="s">
+      <c r="D83" s="14" t="s">
         <v>1173</v>
       </c>
-      <c r="E83" s="4" t="s">
+      <c r="E83" s="14" t="s">
         <v>1174</v>
       </c>
-      <c r="F83" s="4" t="s">
+      <c r="F83" s="14" t="s">
         <v>316</v>
       </c>
-      <c r="G83" s="4" t="s">
+      <c r="G83" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H83" s="4" t="s">
+      <c r="H83" s="14" t="s">
         <v>317</v>
       </c>
-      <c r="I83" s="4" t="s">
+      <c r="I83" s="14" t="s">
         <v>1175</v>
       </c>
-      <c r="J83" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A84" s="4">
+      <c r="J83" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K83" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A84" s="14">
         <v>170</v>
       </c>
-      <c r="B84" s="4" t="s">
+      <c r="B84" s="14" t="s">
         <v>318</v>
       </c>
-      <c r="C84" s="4" t="s">
+      <c r="C84" s="14" t="s">
         <v>319</v>
       </c>
-      <c r="D84" s="4" t="s">
+      <c r="D84" s="14" t="s">
         <v>320</v>
       </c>
-      <c r="E84" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F84" s="4" t="s">
+      <c r="E84" s="14"/>
+      <c r="F84" s="14" t="s">
         <v>321</v>
       </c>
-      <c r="G84" s="4" t="s">
+      <c r="G84" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H84" s="4" t="s">
+      <c r="H84" s="14" t="s">
         <v>322</v>
       </c>
-      <c r="I84" s="4" t="s">
+      <c r="I84" s="14" t="s">
         <v>1176</v>
       </c>
-      <c r="J84" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A85" s="4">
+      <c r="J84" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K84" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A85" s="14">
         <v>171</v>
       </c>
-      <c r="B85" s="4" t="s">
+      <c r="B85" s="14" t="s">
         <v>323</v>
       </c>
-      <c r="C85" s="4" t="s">
+      <c r="C85" s="14" t="s">
         <v>324</v>
       </c>
-      <c r="D85" s="4" t="s">
+      <c r="D85" s="14" t="s">
         <v>1177</v>
       </c>
-      <c r="E85" s="4" t="s">
+      <c r="E85" s="14" t="s">
         <v>1178</v>
       </c>
-      <c r="F85" s="4" t="s">
+      <c r="F85" s="14" t="s">
         <v>325</v>
       </c>
-      <c r="G85" s="4" t="s">
+      <c r="G85" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H85" s="4" t="s">
+      <c r="H85" s="14" t="s">
         <v>326</v>
       </c>
-      <c r="I85" s="4" t="s">
+      <c r="I85" s="14" t="s">
         <v>1179</v>
       </c>
-      <c r="J85" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A86" s="4">
+      <c r="J85" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K85" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A86" s="14">
         <v>172</v>
       </c>
-      <c r="B86" s="4" t="s">
+      <c r="B86" s="14" t="s">
         <v>327</v>
       </c>
-      <c r="C86" s="4" t="s">
+      <c r="C86" s="14" t="s">
         <v>328</v>
       </c>
-      <c r="D86" s="4" t="s">
+      <c r="D86" s="14" t="s">
         <v>1180</v>
       </c>
-      <c r="E86" s="4" t="s">
+      <c r="E86" s="14" t="s">
         <v>1181</v>
       </c>
-      <c r="F86" s="4" t="s">
+      <c r="F86" s="14" t="s">
         <v>329</v>
       </c>
-      <c r="G86" s="4" t="s">
+      <c r="G86" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H86" s="4" t="s">
+      <c r="H86" s="14" t="s">
         <v>330</v>
       </c>
-      <c r="I86" s="4" t="s">
+      <c r="I86" s="14" t="s">
         <v>1182</v>
       </c>
-      <c r="J86" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A87" s="4">
+      <c r="J86" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K86" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A87" s="14">
         <v>173</v>
       </c>
-      <c r="B87" s="4" t="s">
+      <c r="B87" s="14" t="s">
         <v>331</v>
       </c>
-      <c r="C87" s="4" t="s">
+      <c r="C87" s="14" t="s">
         <v>332</v>
       </c>
-      <c r="D87" s="4" t="s">
+      <c r="D87" s="14" t="s">
         <v>1183</v>
       </c>
-      <c r="E87" s="4" t="s">
+      <c r="E87" s="14" t="s">
         <v>1184</v>
       </c>
-      <c r="F87" s="4" t="s">
+      <c r="F87" s="14" t="s">
         <v>329</v>
       </c>
-      <c r="G87" s="4" t="s">
+      <c r="G87" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H87" s="4" t="s">
+      <c r="H87" s="14" t="s">
         <v>333</v>
       </c>
-      <c r="I87" s="4" t="s">
+      <c r="I87" s="14" t="s">
         <v>1185</v>
       </c>
-      <c r="J87" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A88" s="4">
+      <c r="J87" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K87" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A88" s="14">
         <v>174</v>
       </c>
-      <c r="B88" s="4" t="s">
+      <c r="B88" s="14" t="s">
         <v>334</v>
       </c>
-      <c r="C88" s="4" t="s">
+      <c r="C88" s="14" t="s">
         <v>335</v>
       </c>
-      <c r="D88" s="4" t="s">
+      <c r="D88" s="14" t="s">
         <v>1186</v>
       </c>
-      <c r="E88" s="4" t="s">
+      <c r="E88" s="14" t="s">
         <v>1187</v>
       </c>
-      <c r="F88" s="4" t="s">
+      <c r="F88" s="14" t="s">
         <v>329</v>
       </c>
-      <c r="G88" s="4" t="s">
+      <c r="G88" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H88" s="4" t="s">
+      <c r="H88" s="14" t="s">
         <v>336</v>
       </c>
-      <c r="I88" s="4" t="s">
+      <c r="I88" s="14" t="s">
         <v>1188</v>
       </c>
-      <c r="J88" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A89" s="4">
+      <c r="J88" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K88" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A89" s="14">
         <v>175</v>
       </c>
-      <c r="B89" s="4" t="s">
+      <c r="B89" s="14" t="s">
         <v>337</v>
       </c>
-      <c r="C89" s="4" t="s">
+      <c r="C89" s="14" t="s">
         <v>338</v>
       </c>
-      <c r="D89" s="4" t="s">
+      <c r="D89" s="14" t="s">
         <v>1189</v>
       </c>
-      <c r="E89" s="4" t="s">
+      <c r="E89" s="14" t="s">
         <v>1190</v>
       </c>
-      <c r="F89" s="4" t="s">
+      <c r="F89" s="14" t="s">
         <v>339</v>
       </c>
-      <c r="G89" s="4" t="s">
+      <c r="G89" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H89" s="4" t="s">
+      <c r="H89" s="14" t="s">
         <v>340</v>
       </c>
-      <c r="I89" s="4" t="s">
+      <c r="I89" s="14" t="s">
         <v>1191</v>
       </c>
-      <c r="J89" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A90" s="4">
+      <c r="J89" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K89" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A90" s="14">
         <v>176</v>
       </c>
-      <c r="B90" s="4" t="s">
+      <c r="B90" s="14" t="s">
         <v>341</v>
       </c>
-      <c r="C90" s="4" t="s">
+      <c r="C90" s="14" t="s">
         <v>342</v>
       </c>
-      <c r="D90" s="4" t="s">
+      <c r="D90" s="14" t="s">
         <v>1192</v>
       </c>
-      <c r="E90" s="4" t="s">
+      <c r="E90" s="14" t="s">
         <v>1193</v>
       </c>
-      <c r="F90" s="4" t="s">
+      <c r="F90" s="14" t="s">
         <v>339</v>
       </c>
-      <c r="G90" s="4" t="s">
+      <c r="G90" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H90" s="4" t="s">
+      <c r="H90" s="14" t="s">
         <v>343</v>
       </c>
-      <c r="I90" s="4" t="s">
+      <c r="I90" s="14" t="s">
         <v>1194</v>
       </c>
-      <c r="J90" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A91" s="4">
+      <c r="J90" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K90" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A91" s="14">
         <v>177</v>
       </c>
-      <c r="B91" s="4" t="s">
+      <c r="B91" s="14" t="s">
         <v>344</v>
       </c>
-      <c r="C91" s="4" t="s">
+      <c r="C91" s="14" t="s">
         <v>345</v>
       </c>
-      <c r="D91" s="4" t="s">
+      <c r="D91" s="14" t="s">
         <v>1195</v>
       </c>
-      <c r="E91" s="4" t="s">
+      <c r="E91" s="14" t="s">
         <v>1196</v>
       </c>
-      <c r="F91" s="4" t="s">
+      <c r="F91" s="14" t="s">
         <v>346</v>
       </c>
-      <c r="G91" s="4" t="s">
+      <c r="G91" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H91" s="4" t="s">
+      <c r="H91" s="14" t="s">
         <v>347</v>
       </c>
-      <c r="I91" s="4" t="s">
+      <c r="I91" s="14" t="s">
         <v>1197</v>
       </c>
-      <c r="J91" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A92" s="4">
+      <c r="J91" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K91" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A92" s="14">
         <v>178</v>
       </c>
-      <c r="B92" s="4" t="s">
+      <c r="B92" s="14" t="s">
         <v>348</v>
       </c>
-      <c r="C92" s="4" t="s">
+      <c r="C92" s="14" t="s">
         <v>349</v>
       </c>
-      <c r="D92" s="4" t="s">
+      <c r="D92" s="14" t="s">
         <v>1198</v>
       </c>
-      <c r="E92" s="4" t="s">
+      <c r="E92" s="14" t="s">
         <v>1199</v>
       </c>
-      <c r="F92" s="4" t="s">
+      <c r="F92" s="14" t="s">
         <v>1458</v>
       </c>
-      <c r="G92" s="4" t="s">
+      <c r="G92" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H92" s="4" t="s">
+      <c r="H92" s="14" t="s">
         <v>351</v>
       </c>
-      <c r="I92" s="4" t="s">
+      <c r="I92" s="14" t="s">
         <v>1200</v>
       </c>
-      <c r="J92" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A93" s="4">
+      <c r="J92" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K92" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A93" s="14">
         <v>179</v>
       </c>
-      <c r="B93" s="4" t="s">
+      <c r="B93" s="14" t="s">
         <v>352</v>
       </c>
-      <c r="C93" s="4" t="s">
+      <c r="C93" s="14" t="s">
         <v>353</v>
       </c>
-      <c r="D93" s="4" t="s">
+      <c r="D93" s="14" t="s">
         <v>1201</v>
       </c>
-      <c r="E93" s="4" t="s">
+      <c r="E93" s="14" t="s">
         <v>1202</v>
       </c>
-      <c r="F93" s="4" t="s">
+      <c r="F93" s="14" t="s">
         <v>354</v>
       </c>
-      <c r="G93" s="4" t="s">
+      <c r="G93" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H93" s="4" t="s">
+      <c r="H93" s="14" t="s">
         <v>355</v>
       </c>
-      <c r="I93" s="4" t="s">
+      <c r="I93" s="14" t="s">
         <v>1203</v>
       </c>
-      <c r="J93" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A94" s="4">
+      <c r="J93" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K93" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A94" s="14">
         <v>180</v>
       </c>
-      <c r="B94" s="4" t="s">
+      <c r="B94" s="14" t="s">
         <v>356</v>
       </c>
-      <c r="C94" s="4" t="s">
+      <c r="C94" s="14" t="s">
         <v>357</v>
       </c>
-      <c r="D94" s="4" t="s">
+      <c r="D94" s="14" t="s">
         <v>1204</v>
       </c>
-      <c r="E94" s="4" t="s">
+      <c r="E94" s="14" t="s">
         <v>1205</v>
       </c>
-      <c r="F94" s="4" t="s">
+      <c r="F94" s="14" t="s">
         <v>354</v>
       </c>
-      <c r="G94" s="4" t="s">
+      <c r="G94" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H94" s="4" t="s">
+      <c r="H94" s="14" t="s">
         <v>358</v>
       </c>
-      <c r="I94" s="4" t="s">
+      <c r="I94" s="14" t="s">
         <v>1206</v>
       </c>
-      <c r="J94" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A95" s="4">
+      <c r="J94" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K94" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A95" s="14">
         <v>181</v>
       </c>
-      <c r="B95" s="4" t="s">
+      <c r="B95" s="14" t="s">
         <v>359</v>
       </c>
-      <c r="C95" s="4" t="s">
+      <c r="C95" s="14" t="s">
         <v>360</v>
       </c>
-      <c r="D95" s="4" t="s">
+      <c r="D95" s="14" t="s">
         <v>1207</v>
       </c>
-      <c r="E95" s="4" t="s">
+      <c r="E95" s="14" t="s">
         <v>1208</v>
       </c>
-      <c r="F95" s="4" t="s">
+      <c r="F95" s="14" t="s">
         <v>361</v>
       </c>
-      <c r="G95" s="4" t="s">
+      <c r="G95" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H95" s="4" t="s">
+      <c r="H95" s="14" t="s">
         <v>362</v>
       </c>
-      <c r="I95" s="4" t="s">
+      <c r="I95" s="14" t="s">
         <v>1209</v>
       </c>
-      <c r="J95" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A96" s="4">
+      <c r="J95" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K95" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A96" s="14">
         <v>182</v>
       </c>
-      <c r="B96" s="4" t="s">
+      <c r="B96" s="14" t="s">
         <v>363</v>
       </c>
-      <c r="C96" s="4" t="s">
+      <c r="C96" s="14" t="s">
         <v>364</v>
       </c>
-      <c r="D96" s="4" t="s">
+      <c r="D96" s="14" t="s">
         <v>1210</v>
       </c>
-      <c r="E96" s="4" t="s">
+      <c r="E96" s="14" t="s">
         <v>1211</v>
       </c>
-      <c r="F96" s="4" t="s">
+      <c r="F96" s="14" t="s">
         <v>365</v>
       </c>
-      <c r="G96" s="4" t="s">
+      <c r="G96" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H96" s="4" t="s">
+      <c r="H96" s="14" t="s">
         <v>366</v>
       </c>
-      <c r="I96" s="4" t="s">
+      <c r="I96" s="14" t="s">
         <v>1212</v>
       </c>
-      <c r="J96" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A97" s="4">
+      <c r="J96" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K96" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A97" s="14">
         <v>183</v>
       </c>
-      <c r="B97" s="4" t="s">
+      <c r="B97" s="14" t="s">
         <v>367</v>
       </c>
-      <c r="C97" s="4" t="s">
+      <c r="C97" s="14" t="s">
         <v>368</v>
       </c>
-      <c r="D97" s="4" t="s">
+      <c r="D97" s="14" t="s">
         <v>1213</v>
       </c>
-      <c r="E97" s="4" t="s">
+      <c r="E97" s="14" t="s">
         <v>1214</v>
       </c>
-      <c r="F97" s="4" t="s">
+      <c r="F97" s="14" t="s">
         <v>369</v>
       </c>
-      <c r="G97" s="4" t="s">
+      <c r="G97" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H97" s="4" t="s">
+      <c r="H97" s="14" t="s">
         <v>370</v>
       </c>
-      <c r="I97" s="4" t="s">
+      <c r="I97" s="14" t="s">
         <v>1215</v>
       </c>
-      <c r="J97" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A98" s="4">
+      <c r="J97" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K97" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A98" s="14">
         <v>184</v>
       </c>
-      <c r="B98" s="4" t="s">
+      <c r="B98" s="14" t="s">
         <v>371</v>
       </c>
-      <c r="C98" s="4" t="s">
+      <c r="C98" s="14" t="s">
         <v>372</v>
       </c>
-      <c r="D98" s="4" t="s">
+      <c r="D98" s="14" t="s">
         <v>1216</v>
       </c>
-      <c r="E98" s="4" t="s">
+      <c r="E98" s="14" t="s">
         <v>1217</v>
       </c>
-      <c r="F98" s="4" t="s">
+      <c r="F98" s="14" t="s">
         <v>369</v>
       </c>
-      <c r="G98" s="4" t="s">
+      <c r="G98" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H98" s="4" t="s">
+      <c r="H98" s="14" t="s">
         <v>373</v>
       </c>
-      <c r="I98" s="4" t="s">
+      <c r="I98" s="14" t="s">
         <v>1218</v>
       </c>
-      <c r="J98" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A99" s="4">
+      <c r="J98" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K98" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A99" s="14">
         <v>185</v>
       </c>
-      <c r="B99" s="4" t="s">
+      <c r="B99" s="14" t="s">
         <v>374</v>
       </c>
-      <c r="C99" s="4" t="s">
+      <c r="C99" s="14" t="s">
         <v>375</v>
       </c>
-      <c r="D99" s="4" t="s">
+      <c r="D99" s="14" t="s">
         <v>1219</v>
       </c>
-      <c r="E99" s="4" t="s">
+      <c r="E99" s="14" t="s">
         <v>1220</v>
       </c>
-      <c r="F99" s="4" t="s">
+      <c r="F99" s="14" t="s">
         <v>376</v>
       </c>
-      <c r="G99" s="4" t="s">
+      <c r="G99" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H99" s="4" t="s">
+      <c r="H99" s="14" t="s">
         <v>377</v>
       </c>
-      <c r="I99" s="4" t="s">
+      <c r="I99" s="14" t="s">
         <v>1221</v>
       </c>
-      <c r="J99" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A100" s="4">
+      <c r="J99" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K99" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A100" s="14">
         <v>186</v>
       </c>
-      <c r="B100" s="4" t="s">
+      <c r="B100" s="14" t="s">
         <v>378</v>
       </c>
-      <c r="C100" s="4" t="s">
+      <c r="C100" s="14" t="s">
         <v>379</v>
       </c>
-      <c r="D100" s="4" t="s">
+      <c r="D100" s="14" t="s">
         <v>1222</v>
       </c>
-      <c r="E100" s="4" t="s">
+      <c r="E100" s="14" t="s">
         <v>1223</v>
       </c>
-      <c r="F100" s="4" t="s">
+      <c r="F100" s="14" t="s">
         <v>380</v>
       </c>
-      <c r="G100" s="4" t="s">
+      <c r="G100" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H100" s="4" t="s">
+      <c r="H100" s="14" t="s">
         <v>381</v>
       </c>
-      <c r="I100" s="4" t="s">
+      <c r="I100" s="14" t="s">
         <v>1224</v>
       </c>
-      <c r="J100" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A101" s="4">
+      <c r="J100" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K100" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A101" s="14">
         <v>187</v>
       </c>
-      <c r="B101" s="4" t="s">
+      <c r="B101" s="14" t="s">
         <v>382</v>
       </c>
-      <c r="C101" s="4" t="s">
+      <c r="C101" s="14" t="s">
         <v>383</v>
       </c>
-      <c r="D101" s="4" t="s">
+      <c r="D101" s="14" t="s">
         <v>1225</v>
       </c>
-      <c r="E101" s="4" t="s">
+      <c r="E101" s="14" t="s">
         <v>1226</v>
       </c>
-      <c r="F101" s="4" t="s">
+      <c r="F101" s="14" t="s">
         <v>384</v>
       </c>
-      <c r="G101" s="4" t="s">
+      <c r="G101" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H101" s="4" t="s">
+      <c r="H101" s="14" t="s">
         <v>385</v>
       </c>
-      <c r="I101" s="4" t="s">
+      <c r="I101" s="14" t="s">
         <v>1227</v>
       </c>
-      <c r="J101" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A102" s="4">
+      <c r="J101" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K101" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A102" s="14">
         <v>188</v>
       </c>
-      <c r="B102" s="4" t="s">
+      <c r="B102" s="14" t="s">
         <v>386</v>
       </c>
-      <c r="C102" s="4" t="s">
+      <c r="C102" s="14" t="s">
         <v>387</v>
       </c>
-      <c r="D102" s="4" t="s">
+      <c r="D102" s="14" t="s">
         <v>1228</v>
       </c>
-      <c r="E102" s="4" t="s">
+      <c r="E102" s="14" t="s">
         <v>1229</v>
       </c>
-      <c r="F102" s="4" t="s">
+      <c r="F102" s="14" t="s">
         <v>388</v>
       </c>
-      <c r="G102" s="4" t="s">
+      <c r="G102" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H102" s="4" t="s">
+      <c r="H102" s="14" t="s">
         <v>389</v>
       </c>
-      <c r="I102" s="4" t="s">
+      <c r="I102" s="14" t="s">
         <v>1230</v>
       </c>
-      <c r="J102" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A103" s="4">
+      <c r="J102" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K102" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A103" s="14">
         <v>189</v>
       </c>
-      <c r="B103" s="4" t="s">
+      <c r="B103" s="14" t="s">
         <v>390</v>
       </c>
-      <c r="C103" s="4" t="s">
+      <c r="C103" s="14" t="s">
         <v>391</v>
       </c>
-      <c r="D103" s="4" t="s">
+      <c r="D103" s="14" t="s">
         <v>1231</v>
       </c>
-      <c r="E103" s="4" t="s">
+      <c r="E103" s="14" t="s">
         <v>1143</v>
       </c>
-      <c r="F103" s="4" t="s">
+      <c r="F103" s="14" t="s">
         <v>392</v>
       </c>
-      <c r="G103" s="4" t="s">
+      <c r="G103" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H103" s="4" t="s">
+      <c r="H103" s="14" t="s">
         <v>393</v>
       </c>
-      <c r="I103" s="4" t="s">
+      <c r="I103" s="14" t="s">
         <v>1232</v>
       </c>
-      <c r="J103" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A104" s="4">
+      <c r="J103" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K103" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A104" s="14">
         <v>190</v>
       </c>
-      <c r="B104" s="4" t="s">
+      <c r="B104" s="14" t="s">
         <v>394</v>
       </c>
-      <c r="C104" s="4" t="s">
+      <c r="C104" s="14" t="s">
         <v>395</v>
       </c>
-      <c r="D104" s="4" t="s">
+      <c r="D104" s="14" t="s">
         <v>1233</v>
       </c>
-      <c r="E104" s="4" t="s">
+      <c r="E104" s="14" t="s">
         <v>1234</v>
       </c>
-      <c r="F104" s="4" t="s">
+      <c r="F104" s="14" t="s">
         <v>396</v>
       </c>
-      <c r="G104" s="4" t="s">
+      <c r="G104" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H104" s="4" t="s">
+      <c r="H104" s="14" t="s">
         <v>397</v>
       </c>
-      <c r="I104" s="4" t="s">
+      <c r="I104" s="14" t="s">
         <v>1235</v>
       </c>
-      <c r="J104" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A105" s="4">
+      <c r="J104" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K104" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A105" s="14">
         <v>191</v>
       </c>
-      <c r="B105" s="4" t="s">
+      <c r="B105" s="14" t="s">
         <v>398</v>
       </c>
-      <c r="C105" s="4" t="s">
+      <c r="C105" s="14" t="s">
         <v>399</v>
       </c>
-      <c r="D105" s="4" t="s">
+      <c r="D105" s="14" t="s">
         <v>1236</v>
       </c>
-      <c r="E105" s="4" t="s">
+      <c r="E105" s="14" t="s">
         <v>1237</v>
       </c>
-      <c r="F105" s="4" t="s">
+      <c r="F105" s="14" t="s">
         <v>400</v>
       </c>
-      <c r="G105" s="4" t="s">
+      <c r="G105" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H105" s="4" t="s">
+      <c r="H105" s="14" t="s">
         <v>401</v>
       </c>
-      <c r="I105" s="4" t="s">
+      <c r="I105" s="14" t="s">
         <v>1238</v>
       </c>
-      <c r="J105" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A106" s="4">
+      <c r="J105" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K105" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A106" s="14">
         <v>192</v>
       </c>
-      <c r="B106" s="4" t="s">
+      <c r="B106" s="14" t="s">
         <v>402</v>
       </c>
-      <c r="C106" s="4" t="s">
+      <c r="C106" s="14" t="s">
         <v>403</v>
       </c>
-      <c r="D106" s="4" t="s">
+      <c r="D106" s="14" t="s">
         <v>404</v>
       </c>
-      <c r="E106" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F106" s="4" t="s">
+      <c r="E106" s="14"/>
+      <c r="F106" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="G106" s="4" t="s">
+      <c r="G106" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H106" s="4" t="s">
+      <c r="H106" s="14" t="s">
         <v>406</v>
       </c>
-      <c r="I106" s="4" t="s">
+      <c r="I106" s="14" t="s">
         <v>1239</v>
       </c>
-      <c r="J106" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A107" s="4">
+      <c r="J106" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K106" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A107" s="14">
         <v>193</v>
       </c>
-      <c r="B107" s="4" t="s">
+      <c r="B107" s="14" t="s">
         <v>407</v>
       </c>
-      <c r="C107" s="4" t="s">
+      <c r="C107" s="14" t="s">
         <v>408</v>
       </c>
-      <c r="D107" s="4" t="s">
+      <c r="D107" s="14" t="s">
         <v>1240</v>
       </c>
-      <c r="E107" s="4" t="s">
+      <c r="E107" s="14" t="s">
         <v>1241</v>
       </c>
-      <c r="F107" s="4" t="s">
+      <c r="F107" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="G107" s="4" t="s">
+      <c r="G107" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H107" s="4" t="s">
+      <c r="H107" s="14" t="s">
         <v>410</v>
       </c>
-      <c r="I107" s="4" t="s">
+      <c r="I107" s="14" t="s">
         <v>1242</v>
       </c>
-      <c r="J107" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A108" s="4">
+      <c r="J107" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K107" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A108" s="14">
         <v>194</v>
       </c>
-      <c r="B108" s="4" t="s">
+      <c r="B108" s="14" t="s">
         <v>411</v>
       </c>
-      <c r="C108" s="4" t="s">
+      <c r="C108" s="14" t="s">
         <v>412</v>
       </c>
-      <c r="D108" s="4" t="s">
+      <c r="D108" s="14" t="s">
         <v>413</v>
       </c>
-      <c r="E108" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F108" s="4" t="s">
+      <c r="E108" s="14"/>
+      <c r="F108" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="G108" s="4" t="s">
+      <c r="G108" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H108" s="4" t="s">
+      <c r="H108" s="14" t="s">
         <v>414</v>
       </c>
-      <c r="I108" s="4" t="s">
+      <c r="I108" s="14" t="s">
         <v>1243</v>
       </c>
-      <c r="J108" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A109" s="4">
+      <c r="J108" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K108" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A109" s="14">
         <v>195</v>
       </c>
-      <c r="B109" s="4" t="s">
+      <c r="B109" s="14" t="s">
         <v>415</v>
       </c>
-      <c r="C109" s="4" t="s">
+      <c r="C109" s="14" t="s">
         <v>416</v>
       </c>
-      <c r="D109" s="4" t="s">
+      <c r="D109" s="14" t="s">
         <v>1244</v>
       </c>
-      <c r="E109" s="4" t="s">
+      <c r="E109" s="14" t="s">
         <v>1245</v>
       </c>
-      <c r="F109" s="4" t="s">
+      <c r="F109" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="G109" s="4" t="s">
+      <c r="G109" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H109" s="4" t="s">
+      <c r="H109" s="14" t="s">
         <v>417</v>
       </c>
-      <c r="I109" s="4" t="s">
+      <c r="I109" s="14" t="s">
         <v>1246</v>
       </c>
-      <c r="J109" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A110" s="4">
+      <c r="J109" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K109" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A110" s="14">
         <v>196</v>
       </c>
-      <c r="B110" s="4" t="s">
+      <c r="B110" s="14" t="s">
         <v>418</v>
       </c>
-      <c r="C110" s="4" t="s">
+      <c r="C110" s="14" t="s">
         <v>419</v>
       </c>
-      <c r="D110" s="4" t="s">
+      <c r="D110" s="14" t="s">
         <v>1247</v>
       </c>
-      <c r="E110" s="4" t="s">
+      <c r="E110" s="14" t="s">
         <v>1248</v>
       </c>
-      <c r="F110" s="4" t="s">
+      <c r="F110" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="G110" s="4" t="s">
+      <c r="G110" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H110" s="4" t="s">
+      <c r="H110" s="14" t="s">
         <v>420</v>
       </c>
-      <c r="I110" s="4" t="s">
+      <c r="I110" s="14" t="s">
         <v>1249</v>
       </c>
-      <c r="J110" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A111" s="4">
+      <c r="J110" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K110" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A111" s="14">
         <v>197</v>
       </c>
-      <c r="B111" s="4" t="s">
+      <c r="B111" s="14" t="s">
         <v>421</v>
       </c>
-      <c r="C111" s="4" t="s">
+      <c r="C111" s="14" t="s">
         <v>422</v>
       </c>
-      <c r="D111" s="4" t="s">
+      <c r="D111" s="14" t="s">
         <v>1250</v>
       </c>
-      <c r="E111" s="4" t="s">
+      <c r="E111" s="14" t="s">
         <v>1251</v>
       </c>
-      <c r="F111" s="4" t="s">
+      <c r="F111" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="G111" s="4" t="s">
+      <c r="G111" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H111" s="4" t="s">
+      <c r="H111" s="14" t="s">
         <v>423</v>
       </c>
-      <c r="I111" s="4" t="s">
+      <c r="I111" s="14" t="s">
         <v>1252</v>
       </c>
-      <c r="J111" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A112" s="4">
+      <c r="J111" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K111" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A112" s="14">
         <v>198</v>
       </c>
-      <c r="B112" s="4" t="s">
+      <c r="B112" s="14" t="s">
         <v>424</v>
       </c>
-      <c r="C112" s="4" t="s">
+      <c r="C112" s="14" t="s">
         <v>425</v>
       </c>
-      <c r="D112" s="4" t="s">
+      <c r="D112" s="14" t="s">
         <v>1250</v>
       </c>
-      <c r="E112" s="4" t="s">
+      <c r="E112" s="14" t="s">
         <v>1253</v>
       </c>
-      <c r="F112" s="4" t="s">
+      <c r="F112" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="G112" s="4" t="s">
+      <c r="G112" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H112" s="4" t="s">
+      <c r="H112" s="14" t="s">
         <v>423</v>
       </c>
-      <c r="I112" s="4" t="s">
+      <c r="I112" s="14" t="s">
         <v>1254</v>
       </c>
-      <c r="J112" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A113" s="4">
+      <c r="J112" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K112" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A113" s="14">
         <v>199</v>
       </c>
-      <c r="B113" s="4" t="s">
+      <c r="B113" s="14" t="s">
         <v>426</v>
       </c>
-      <c r="C113" s="4" t="s">
+      <c r="C113" s="14" t="s">
         <v>427</v>
       </c>
-      <c r="D113" s="4" t="s">
+      <c r="D113" s="14" t="s">
         <v>1255</v>
       </c>
-      <c r="E113" s="4" t="s">
+      <c r="E113" s="14" t="s">
         <v>1256</v>
       </c>
-      <c r="F113" s="4" t="s">
+      <c r="F113" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="G113" s="4" t="s">
+      <c r="G113" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H113" s="4" t="s">
+      <c r="H113" s="14" t="s">
         <v>428</v>
       </c>
-      <c r="I113" s="4" t="s">
+      <c r="I113" s="14" t="s">
         <v>1257</v>
       </c>
-      <c r="J113" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A114" s="4">
+      <c r="J113" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K113" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A114" s="14">
         <v>200</v>
       </c>
-      <c r="B114" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="4" t="s">
+      <c r="B114" s="15"/>
+      <c r="C114" s="14" t="s">
         <v>429</v>
       </c>
-      <c r="D114" s="4" t="s">
+      <c r="D114" s="14" t="s">
         <v>1486</v>
       </c>
-      <c r="E114" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F114" s="4" t="s">
+      <c r="E114" s="14"/>
+      <c r="F114" s="14" t="s">
         <v>430</v>
       </c>
-      <c r="G114" s="4" t="s">
+      <c r="G114" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H114" s="4" t="s">
+      <c r="H114" s="14" t="s">
         <v>431</v>
       </c>
-      <c r="I114" s="4" t="s">
+      <c r="I114" s="14" t="s">
         <v>1487</v>
       </c>
-      <c r="J114" s="20" t="s">
-[...2 lines deleted...]
-      <c r="K114" s="4" t="s">
+      <c r="J114" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K114" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="115" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A115" s="4">
+    <row r="115" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A115" s="14">
         <v>202</v>
       </c>
-      <c r="B115" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="4" t="s">
+      <c r="B115" s="15"/>
+      <c r="C115" s="14" t="s">
         <v>342</v>
       </c>
-      <c r="D115" s="4" t="s">
+      <c r="D115" s="14" t="s">
         <v>1488</v>
       </c>
-      <c r="E115" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F115" s="4" t="s">
+      <c r="E115" s="14"/>
+      <c r="F115" s="14" t="s">
         <v>432</v>
       </c>
-      <c r="G115" s="4" t="s">
+      <c r="G115" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H115" s="4" t="s">
+      <c r="H115" s="14" t="s">
         <v>343</v>
       </c>
-      <c r="I115" s="4" t="s">
+      <c r="I115" s="14" t="s">
         <v>1489</v>
       </c>
-      <c r="J115" s="20" t="s">
-[...2 lines deleted...]
-      <c r="K115" s="4" t="s">
+      <c r="J115" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K115" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="116" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A116" s="4">
+    <row r="116" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A116" s="14">
         <v>205</v>
       </c>
-      <c r="B116" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="4" t="s">
+      <c r="B116" s="15"/>
+      <c r="C116" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="D116" s="4" t="s">
+      <c r="D116" s="14" t="s">
         <v>1490</v>
       </c>
-      <c r="E116" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F116" s="4" t="s">
+      <c r="E116" s="14"/>
+      <c r="F116" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G116" s="4" t="s">
+      <c r="G116" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H116" s="4" t="s">
+      <c r="H116" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="I116" s="4" t="s">
+      <c r="I116" s="14" t="s">
         <v>1576</v>
       </c>
-      <c r="J116" s="20" t="s">
-[...2 lines deleted...]
-      <c r="K116" s="4" t="s">
+      <c r="J116" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K116" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="117" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A117" s="4">
+    <row r="117" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A117" s="14">
         <v>211</v>
       </c>
-      <c r="B117" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="4" t="s">
+      <c r="B117" s="15"/>
+      <c r="C117" s="14" t="s">
         <v>436</v>
       </c>
-      <c r="D117" s="4" t="s">
+      <c r="D117" s="14" t="s">
         <v>1491</v>
       </c>
-      <c r="E117" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F117" s="4" t="s">
+      <c r="E117" s="14"/>
+      <c r="F117" s="14" t="s">
         <v>437</v>
       </c>
-      <c r="G117" s="4" t="s">
+      <c r="G117" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H117" s="4" t="s">
+      <c r="H117" s="14" t="s">
         <v>438</v>
       </c>
-      <c r="I117" s="4" t="s">
+      <c r="I117" s="14" t="s">
         <v>1492</v>
       </c>
-      <c r="J117" s="20" t="s">
-[...2 lines deleted...]
-      <c r="K117" s="4" t="s">
+      <c r="J117" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K117" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="118" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A118" s="4">
+    <row r="118" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A118" s="14">
         <v>215</v>
       </c>
-      <c r="B118" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="4" t="s">
+      <c r="B118" s="15"/>
+      <c r="C118" s="14" t="s">
         <v>440</v>
       </c>
-      <c r="D118" s="4" t="s">
+      <c r="D118" s="14" t="s">
         <v>1493</v>
       </c>
-      <c r="E118" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F118" s="4" t="s">
+      <c r="E118" s="14"/>
+      <c r="F118" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="G118" s="4" t="s">
+      <c r="G118" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H118" s="4" t="s">
+      <c r="H118" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="I118" s="4" t="s">
+      <c r="I118" s="14" t="s">
         <v>1577</v>
       </c>
-      <c r="J118" s="20" t="s">
-[...2 lines deleted...]
-      <c r="K118" s="4" t="s">
+      <c r="J118" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K118" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="119" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A119" s="4">
+    <row r="119" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A119" s="14">
         <v>218</v>
       </c>
-      <c r="B119" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="4" t="s">
+      <c r="B119" s="15"/>
+      <c r="C119" s="14" t="s">
         <v>441</v>
       </c>
-      <c r="D119" s="4" t="s">
+      <c r="D119" s="14" t="s">
         <v>1494</v>
       </c>
-      <c r="E119" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F119" s="4" t="s">
+      <c r="E119" s="14"/>
+      <c r="F119" s="14" t="s">
         <v>442</v>
       </c>
-      <c r="G119" s="4" t="s">
+      <c r="G119" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H119" s="4" t="s">
+      <c r="H119" s="14" t="s">
         <v>443</v>
       </c>
-      <c r="I119" s="4" t="s">
+      <c r="I119" s="14" t="s">
         <v>1495</v>
       </c>
-      <c r="J119" s="20" t="s">
-[...2 lines deleted...]
-      <c r="K119" s="4" t="s">
+      <c r="J119" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K119" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="120" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A120" s="4">
+    <row r="120" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A120" s="14">
         <v>219</v>
       </c>
-      <c r="B120" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="4" t="s">
+      <c r="B120" s="15"/>
+      <c r="C120" s="14" t="s">
         <v>444</v>
       </c>
-      <c r="D120" s="4" t="s">
+      <c r="D120" s="14" t="s">
         <v>1496</v>
       </c>
-      <c r="E120" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F120" s="4" t="s">
+      <c r="E120" s="14"/>
+      <c r="F120" s="14" t="s">
         <v>445</v>
       </c>
-      <c r="G120" s="4" t="s">
+      <c r="G120" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H120" s="4" t="s">
+      <c r="H120" s="14" t="s">
         <v>446</v>
       </c>
-      <c r="I120" s="4" t="s">
+      <c r="I120" s="14" t="s">
         <v>1497</v>
       </c>
-      <c r="J120" s="20" t="s">
-[...2 lines deleted...]
-      <c r="K120" s="4" t="s">
+      <c r="J120" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K120" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="121" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A121" s="4">
+    <row r="121" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A121" s="14">
         <v>231</v>
       </c>
-      <c r="B121" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="4" t="s">
+      <c r="B121" s="15"/>
+      <c r="C121" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="D121" s="4" t="s">
+      <c r="D121" s="14" t="s">
         <v>1498</v>
       </c>
-      <c r="E121" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F121" s="4" t="s">
+      <c r="E121" s="14"/>
+      <c r="F121" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G121" s="4" t="s">
+      <c r="G121" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H121" s="4" t="s">
+      <c r="H121" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="I121" s="4" t="s">
+      <c r="I121" s="14" t="s">
         <v>1499</v>
       </c>
-      <c r="J121" s="20" t="s">
-[...2 lines deleted...]
-      <c r="K121" s="4" t="s">
+      <c r="J121" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K121" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="122" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A122" s="4">
+    <row r="122" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A122" s="14">
         <v>239</v>
       </c>
-      <c r="B122" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="4" t="s">
+      <c r="B122" s="15"/>
+      <c r="C122" s="14" t="s">
         <v>452</v>
       </c>
-      <c r="D122" s="4" t="s">
+      <c r="D122" s="14" t="s">
         <v>1500</v>
       </c>
-      <c r="E122" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F122" s="4" t="s">
+      <c r="E122" s="14"/>
+      <c r="F122" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="G122" s="4" t="s">
+      <c r="G122" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H122" s="4" t="s">
+      <c r="H122" s="14" t="s">
         <v>453</v>
       </c>
-      <c r="I122" s="4" t="s">
+      <c r="I122" s="14" t="s">
         <v>1578</v>
       </c>
-      <c r="J122" s="20" t="s">
-[...2 lines deleted...]
-      <c r="K122" s="4" t="s">
+      <c r="J122" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K122" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="123" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A123" s="4">
+    <row r="123" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A123" s="14">
         <v>240</v>
       </c>
-      <c r="B123" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="4" t="s">
+      <c r="B123" s="15"/>
+      <c r="C123" s="14" t="s">
         <v>454</v>
       </c>
-      <c r="D123" s="4" t="s">
+      <c r="D123" s="14" t="s">
         <v>1501</v>
       </c>
-      <c r="E123" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F123" s="4" t="s">
+      <c r="E123" s="14"/>
+      <c r="F123" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="G123" s="4" t="s">
+      <c r="G123" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="H123" s="4" t="s">
+      <c r="H123" s="14" t="s">
         <v>455</v>
       </c>
-      <c r="I123" s="4" t="s">
+      <c r="I123" s="14" t="s">
         <v>1502</v>
       </c>
-      <c r="J123" s="20" t="s">
-[...2 lines deleted...]
-      <c r="K123" s="4" t="s">
+      <c r="J123" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="K123" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="124" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A124" s="4">
+    <row r="124" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A124" s="14">
         <v>251</v>
       </c>
-      <c r="B124" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="4" t="s">
+      <c r="B124" s="15"/>
+      <c r="C124" s="14" t="s">
         <v>458</v>
       </c>
-      <c r="D124" s="4" t="s">
+      <c r="D124" s="14" t="s">
         <v>1503</v>
       </c>
-      <c r="E124" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F124" s="4" t="s">
+      <c r="E124" s="14"/>
+      <c r="F124" s="14" t="s">
         <v>459</v>
       </c>
-      <c r="G124" s="4" t="s">
+      <c r="G124" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H124" s="4" t="s">
+      <c r="H124" s="14" t="s">
         <v>460</v>
       </c>
-      <c r="I124" s="4" t="s">
+      <c r="I124" s="14" t="s">
         <v>1504</v>
       </c>
-      <c r="J124" s="4" t="s">
+      <c r="J124" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="K124" s="4" t="s">
+      <c r="K124" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="125" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A125" s="4">
+    <row r="125" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A125" s="14">
         <v>252</v>
       </c>
-      <c r="B125" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="4" t="s">
+      <c r="B125" s="15"/>
+      <c r="C125" s="14" t="s">
         <v>461</v>
       </c>
-      <c r="D125" s="4" t="s">
+      <c r="D125" s="14" t="s">
         <v>1505</v>
       </c>
-      <c r="E125" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F125" s="4" t="s">
+      <c r="E125" s="14"/>
+      <c r="F125" s="14" t="s">
         <v>459</v>
       </c>
-      <c r="G125" s="4" t="s">
+      <c r="G125" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H125" s="4" t="s">
+      <c r="H125" s="14" t="s">
         <v>462</v>
       </c>
-      <c r="I125" s="4" t="s">
+      <c r="I125" s="14" t="s">
         <v>1506</v>
       </c>
-      <c r="J125" s="20" t="s">
+      <c r="J125" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="K125" s="4" t="s">
+      <c r="K125" s="14" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="126" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A126" s="4">
+    <row r="126" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A126" s="14">
         <v>259</v>
       </c>
-      <c r="B126" s="4" t="s">
+      <c r="B126" s="14" t="s">
         <v>464</v>
       </c>
-      <c r="C126" s="4" t="s">
+      <c r="C126" s="14" t="s">
         <v>465</v>
       </c>
-      <c r="D126" s="4" t="s">
+      <c r="D126" s="14" t="s">
         <v>1258</v>
       </c>
-      <c r="E126" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F126" s="4" t="s">
+      <c r="E126" s="14"/>
+      <c r="F126" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="G126" s="4" t="s">
+      <c r="G126" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H126" s="4" t="s">
+      <c r="H126" s="14" t="s">
         <v>466</v>
       </c>
-      <c r="I126" s="4" t="s">
+      <c r="I126" s="14" t="s">
         <v>1259</v>
       </c>
-      <c r="J126" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A127" s="4">
+      <c r="J126" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K126" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A127" s="14">
         <v>260</v>
       </c>
-      <c r="B127" s="4" t="s">
+      <c r="B127" s="14" t="s">
         <v>467</v>
       </c>
-      <c r="C127" s="4" t="s">
+      <c r="C127" s="14" t="s">
         <v>429</v>
       </c>
-      <c r="D127" s="4" t="s">
+      <c r="D127" s="14" t="s">
         <v>1260</v>
       </c>
-      <c r="E127" s="4" t="s">
+      <c r="E127" s="14" t="s">
         <v>1261</v>
       </c>
-      <c r="F127" s="4" t="s">
+      <c r="F127" s="14" t="s">
         <v>1262</v>
       </c>
-      <c r="G127" s="4" t="s">
+      <c r="G127" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H127" s="4" t="s">
+      <c r="H127" s="14" t="s">
         <v>468</v>
       </c>
-      <c r="I127" s="4" t="s">
+      <c r="I127" s="14" t="s">
         <v>1263</v>
       </c>
-      <c r="J127" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A128" s="4">
+      <c r="J127" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K127" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A128" s="14">
         <v>261</v>
       </c>
-      <c r="B128" s="4" t="s">
+      <c r="B128" s="14" t="s">
         <v>469</v>
       </c>
-      <c r="C128" s="4" t="s">
+      <c r="C128" s="14" t="s">
         <v>444</v>
       </c>
-      <c r="D128" s="4" t="s">
+      <c r="D128" s="14" t="s">
         <v>1264</v>
       </c>
-      <c r="E128" s="4" t="s">
+      <c r="E128" s="14" t="s">
         <v>1265</v>
       </c>
-      <c r="F128" s="4" t="s">
+      <c r="F128" s="14" t="s">
         <v>1266</v>
       </c>
-      <c r="G128" s="4" t="s">
+      <c r="G128" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H128" s="4" t="s">
+      <c r="H128" s="14" t="s">
         <v>446</v>
       </c>
-      <c r="I128" s="4" t="s">
+      <c r="I128" s="14" t="s">
         <v>1267</v>
       </c>
-      <c r="J128" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A129" s="4">
+      <c r="J128" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K128" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A129" s="14">
         <v>262</v>
       </c>
-      <c r="B129" s="4" t="s">
+      <c r="B129" s="14" t="s">
         <v>470</v>
       </c>
-      <c r="C129" s="4" t="s">
+      <c r="C129" s="14" t="s">
         <v>436</v>
       </c>
-      <c r="D129" s="4" t="s">
+      <c r="D129" s="14" t="s">
         <v>1268</v>
       </c>
-      <c r="E129" s="4" t="s">
+      <c r="E129" s="14" t="s">
         <v>1269</v>
       </c>
-      <c r="F129" s="4" t="s">
+      <c r="F129" s="14" t="s">
         <v>1270</v>
       </c>
-      <c r="G129" s="4" t="s">
+      <c r="G129" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="H129" s="4" t="s">
+      <c r="H129" s="14" t="s">
         <v>438</v>
       </c>
-      <c r="I129" s="4" t="s">
+      <c r="I129" s="14" t="s">
         <v>1271</v>
       </c>
-      <c r="J129" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A130" s="4">
+      <c r="J129" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K129" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A130" s="14">
         <v>263</v>
       </c>
-      <c r="B130" s="4" t="s">
+      <c r="B130" s="14" t="s">
         <v>471</v>
       </c>
-      <c r="C130" s="4" t="s">
+      <c r="C130" s="14" t="s">
         <v>472</v>
       </c>
-      <c r="D130" s="4" t="s">
+      <c r="D130" s="14" t="s">
         <v>1272</v>
       </c>
-      <c r="E130" s="4" t="s">
+      <c r="E130" s="14" t="s">
         <v>1273</v>
       </c>
-      <c r="F130" s="4" t="s">
+      <c r="F130" s="14" t="s">
         <v>1274</v>
       </c>
-      <c r="G130" s="4" t="s">
+      <c r="G130" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H130" s="4" t="s">
+      <c r="H130" s="14" t="s">
         <v>474</v>
       </c>
-      <c r="I130" s="4" t="s">
+      <c r="I130" s="14" t="s">
         <v>1275</v>
       </c>
-      <c r="J130" s="5" t="s">
+      <c r="J130" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K130" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A131" s="4">
+      <c r="K130" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A131" s="14">
         <v>264</v>
       </c>
-      <c r="B131" s="4" t="s">
+      <c r="B131" s="14" t="s">
         <v>475</v>
       </c>
-      <c r="C131" s="4" t="s">
+      <c r="C131" s="14" t="s">
         <v>476</v>
       </c>
-      <c r="D131" s="4" t="s">
+      <c r="D131" s="14" t="s">
         <v>1276</v>
       </c>
-      <c r="E131" s="4" t="s">
+      <c r="E131" s="14" t="s">
         <v>1277</v>
       </c>
-      <c r="F131" s="4" t="s">
+      <c r="F131" s="14" t="s">
         <v>1278</v>
       </c>
-      <c r="G131" s="4" t="s">
+      <c r="G131" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H131" s="4" t="s">
+      <c r="H131" s="14" t="s">
         <v>477</v>
       </c>
-      <c r="I131" s="4" t="s">
+      <c r="I131" s="14" t="s">
         <v>1279</v>
       </c>
-      <c r="J131" s="5" t="s">
+      <c r="J131" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K131" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A132" s="4">
+      <c r="K131" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A132" s="14">
         <v>265</v>
       </c>
-      <c r="B132" s="4" t="s">
+      <c r="B132" s="14" t="s">
         <v>478</v>
       </c>
-      <c r="C132" s="4" t="s">
+      <c r="C132" s="14" t="s">
         <v>479</v>
       </c>
-      <c r="D132" s="4" t="s">
+      <c r="D132" s="14" t="s">
         <v>1280</v>
       </c>
-      <c r="E132" s="4" t="s">
+      <c r="E132" s="14" t="s">
         <v>1281</v>
       </c>
-      <c r="F132" s="4" t="s">
+      <c r="F132" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G132" s="4" t="s">
+      <c r="G132" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H132" s="4" t="s">
+      <c r="H132" s="14" t="s">
         <v>480</v>
       </c>
-      <c r="I132" s="4" t="s">
+      <c r="I132" s="14" t="s">
         <v>1283</v>
       </c>
-      <c r="J132" s="5" t="s">
+      <c r="J132" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K132" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A133" s="4">
+      <c r="K132" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A133" s="14">
         <v>266</v>
       </c>
-      <c r="B133" s="4" t="s">
+      <c r="B133" s="14" t="s">
         <v>481</v>
       </c>
-      <c r="C133" s="4" t="s">
+      <c r="C133" s="14" t="s">
         <v>482</v>
       </c>
-      <c r="D133" s="4" t="s">
+      <c r="D133" s="14" t="s">
         <v>1284</v>
       </c>
-      <c r="E133" s="4" t="s">
+      <c r="E133" s="14" t="s">
         <v>1285</v>
       </c>
-      <c r="F133" s="4" t="s">
+      <c r="F133" s="14" t="s">
         <v>1286</v>
       </c>
-      <c r="G133" s="4" t="s">
+      <c r="G133" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H133" s="4" t="s">
+      <c r="H133" s="14" t="s">
         <v>483</v>
       </c>
-      <c r="I133" s="4" t="s">
+      <c r="I133" s="14" t="s">
         <v>1287</v>
       </c>
-      <c r="J133" s="5" t="s">
+      <c r="J133" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K133" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A134" s="4">
+      <c r="K133" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A134" s="14">
         <v>267</v>
       </c>
-      <c r="B134" s="4" t="s">
+      <c r="B134" s="14" t="s">
         <v>484</v>
       </c>
-      <c r="C134" s="4" t="s">
+      <c r="C134" s="14" t="s">
         <v>485</v>
       </c>
-      <c r="D134" s="4" t="s">
+      <c r="D134" s="14" t="s">
         <v>1288</v>
       </c>
-      <c r="E134" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F134" s="4" t="s">
+      <c r="E134" s="14"/>
+      <c r="F134" s="14" t="s">
         <v>1289</v>
       </c>
-      <c r="G134" s="4" t="s">
+      <c r="G134" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H134" s="4" t="s">
+      <c r="H134" s="14" t="s">
         <v>486</v>
       </c>
-      <c r="I134" s="4" t="s">
+      <c r="I134" s="14" t="s">
         <v>1290</v>
       </c>
-      <c r="J134" s="5" t="s">
+      <c r="J134" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K134" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A135" s="4">
+      <c r="K134" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A135" s="14">
         <v>268</v>
       </c>
-      <c r="B135" s="4" t="s">
+      <c r="B135" s="14" t="s">
         <v>487</v>
       </c>
-      <c r="C135" s="4" t="s">
+      <c r="C135" s="14" t="s">
         <v>488</v>
       </c>
-      <c r="D135" s="4" t="s">
+      <c r="D135" s="14" t="s">
         <v>1291</v>
       </c>
-      <c r="E135" s="4" t="s">
+      <c r="E135" s="14" t="s">
         <v>1292</v>
       </c>
-      <c r="F135" s="4" t="s">
+      <c r="F135" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G135" s="4" t="s">
+      <c r="G135" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H135" s="4" t="s">
+      <c r="H135" s="14" t="s">
         <v>489</v>
       </c>
-      <c r="I135" s="4" t="s">
+      <c r="I135" s="14" t="s">
         <v>1293</v>
       </c>
-      <c r="J135" s="5" t="s">
+      <c r="J135" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K135" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A136" s="4">
+      <c r="K135" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A136" s="14">
         <v>269</v>
       </c>
-      <c r="B136" s="4" t="s">
+      <c r="B136" s="14" t="s">
         <v>490</v>
       </c>
-      <c r="C136" s="4" t="s">
+      <c r="C136" s="14" t="s">
         <v>491</v>
       </c>
-      <c r="D136" s="4" t="s">
+      <c r="D136" s="14" t="s">
         <v>492</v>
       </c>
-      <c r="E136" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F136" s="4" t="s">
+      <c r="E136" s="14"/>
+      <c r="F136" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G136" s="4" t="s">
+      <c r="G136" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H136" s="4" t="s">
+      <c r="H136" s="14" t="s">
         <v>493</v>
       </c>
-      <c r="I136" s="4" t="s">
+      <c r="I136" s="14" t="s">
         <v>1294</v>
       </c>
-      <c r="J136" s="5" t="s">
+      <c r="J136" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K136" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A137" s="4">
+      <c r="K136" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A137" s="14">
         <v>270</v>
       </c>
-      <c r="B137" s="4" t="s">
+      <c r="B137" s="14" t="s">
         <v>494</v>
       </c>
-      <c r="C137" s="4" t="s">
+      <c r="C137" s="14" t="s">
         <v>495</v>
       </c>
-      <c r="D137" s="4" t="s">
+      <c r="D137" s="14" t="s">
         <v>496</v>
       </c>
-      <c r="E137" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F137" s="4" t="s">
+      <c r="E137" s="14"/>
+      <c r="F137" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G137" s="4" t="s">
+      <c r="G137" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H137" s="4" t="s">
+      <c r="H137" s="14" t="s">
         <v>497</v>
       </c>
-      <c r="I137" s="4" t="s">
+      <c r="I137" s="14" t="s">
         <v>1295</v>
       </c>
-      <c r="J137" s="5" t="s">
+      <c r="J137" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K137" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A138" s="4">
+      <c r="K137" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A138" s="14">
         <v>271</v>
       </c>
-      <c r="B138" s="4" t="s">
+      <c r="B138" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="C138" s="4" t="s">
+      <c r="C138" s="14" t="s">
         <v>499</v>
       </c>
-      <c r="D138" s="4" t="s">
+      <c r="D138" s="14" t="s">
         <v>1296</v>
       </c>
-      <c r="E138" s="4" t="s">
+      <c r="E138" s="14" t="s">
         <v>1297</v>
       </c>
-      <c r="F138" s="4" t="s">
+      <c r="F138" s="14" t="s">
         <v>1470</v>
       </c>
-      <c r="G138" s="4" t="s">
+      <c r="G138" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H138" s="4" t="s">
+      <c r="H138" s="14" t="s">
         <v>500</v>
       </c>
-      <c r="I138" s="4" t="s">
+      <c r="I138" s="14" t="s">
         <v>1298</v>
       </c>
-      <c r="J138" s="5" t="s">
+      <c r="J138" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K138" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A139" s="4">
+      <c r="K138" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A139" s="14">
         <v>272</v>
       </c>
-      <c r="B139" s="4" t="s">
+      <c r="B139" s="14" t="s">
         <v>501</v>
       </c>
-      <c r="C139" s="4" t="s">
+      <c r="C139" s="14" t="s">
         <v>502</v>
       </c>
-      <c r="D139" s="4" t="s">
+      <c r="D139" s="14" t="s">
         <v>1299</v>
       </c>
-      <c r="E139" s="4" t="s">
+      <c r="E139" s="14" t="s">
         <v>1300</v>
       </c>
-      <c r="F139" s="4" t="s">
+      <c r="F139" s="14" t="s">
         <v>1301</v>
       </c>
-      <c r="G139" s="4" t="s">
+      <c r="G139" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H139" s="4" t="s">
+      <c r="H139" s="14" t="s">
         <v>503</v>
       </c>
-      <c r="I139" s="4" t="s">
+      <c r="I139" s="14" t="s">
         <v>1302</v>
       </c>
-      <c r="J139" s="5" t="s">
+      <c r="J139" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K139" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A140" s="4">
+      <c r="K139" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A140" s="14">
         <v>273</v>
       </c>
-      <c r="B140" s="4" t="s">
+      <c r="B140" s="14" t="s">
         <v>504</v>
       </c>
-      <c r="C140" s="4" t="s">
+      <c r="C140" s="14" t="s">
         <v>505</v>
       </c>
-      <c r="D140" s="4" t="s">
+      <c r="D140" s="14" t="s">
         <v>1303</v>
       </c>
-      <c r="E140" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F140" s="4" t="s">
+      <c r="E140" s="14"/>
+      <c r="F140" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G140" s="4" t="s">
+      <c r="G140" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H140" s="4" t="s">
+      <c r="H140" s="14" t="s">
         <v>506</v>
       </c>
-      <c r="I140" s="4" t="s">
+      <c r="I140" s="14" t="s">
         <v>1304</v>
       </c>
-      <c r="J140" s="5" t="s">
+      <c r="J140" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K140" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A141" s="4">
+      <c r="K140" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A141" s="14">
         <v>274</v>
       </c>
-      <c r="B141" s="4" t="s">
+      <c r="B141" s="14" t="s">
         <v>507</v>
       </c>
-      <c r="C141" s="4" t="s">
+      <c r="C141" s="14" t="s">
         <v>1305</v>
       </c>
-      <c r="D141" s="4" t="s">
+      <c r="D141" s="14" t="s">
         <v>1306</v>
       </c>
-      <c r="E141" s="4" t="s">
+      <c r="E141" s="14" t="s">
         <v>1307</v>
       </c>
-      <c r="F141" s="4" t="s">
+      <c r="F141" s="14" t="s">
         <v>1308</v>
       </c>
-      <c r="G141" s="4" t="s">
+      <c r="G141" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H141" s="4" t="s">
+      <c r="H141" s="14" t="s">
         <v>509</v>
       </c>
-      <c r="I141" s="4" t="s">
+      <c r="I141" s="14" t="s">
         <v>1309</v>
       </c>
-      <c r="J141" s="5" t="s">
+      <c r="J141" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K141" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A142" s="4">
+      <c r="K141" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A142" s="14">
         <v>275</v>
       </c>
-      <c r="B142" s="4" t="s">
+      <c r="B142" s="14" t="s">
         <v>510</v>
       </c>
-      <c r="C142" s="4" t="s">
+      <c r="C142" s="14" t="s">
         <v>511</v>
       </c>
-      <c r="D142" s="4" t="s">
+      <c r="D142" s="14" t="s">
         <v>1310</v>
       </c>
-      <c r="E142" s="4" t="s">
+      <c r="E142" s="14" t="s">
         <v>1311</v>
       </c>
-      <c r="F142" s="4" t="s">
+      <c r="F142" s="14" t="s">
         <v>1471</v>
       </c>
-      <c r="G142" s="4" t="s">
+      <c r="G142" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H142" s="4" t="s">
+      <c r="H142" s="14" t="s">
         <v>512</v>
       </c>
-      <c r="I142" s="4" t="s">
+      <c r="I142" s="14" t="s">
         <v>1312</v>
       </c>
-      <c r="J142" s="5" t="s">
+      <c r="J142" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K142" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A143" s="4">
+      <c r="K142" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A143" s="14">
         <v>276</v>
       </c>
-      <c r="B143" s="4" t="s">
+      <c r="B143" s="14" t="s">
         <v>513</v>
       </c>
-      <c r="C143" s="4" t="s">
+      <c r="C143" s="14" t="s">
         <v>514</v>
       </c>
-      <c r="D143" s="4" t="s">
+      <c r="D143" s="14" t="s">
         <v>1313</v>
       </c>
-      <c r="E143" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F143" s="4" t="s">
+      <c r="E143" s="14"/>
+      <c r="F143" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G143" s="4" t="s">
+      <c r="G143" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H143" s="4" t="s">
+      <c r="H143" s="14" t="s">
         <v>515</v>
       </c>
-      <c r="I143" s="4" t="s">
+      <c r="I143" s="14" t="s">
         <v>1314</v>
       </c>
-      <c r="J143" s="5" t="s">
+      <c r="J143" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K143" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A144" s="4">
+      <c r="K143" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A144" s="14">
         <v>277</v>
       </c>
-      <c r="B144" s="4" t="s">
+      <c r="B144" s="14" t="s">
         <v>516</v>
       </c>
-      <c r="C144" s="4" t="s">
+      <c r="C144" s="14" t="s">
         <v>517</v>
       </c>
-      <c r="D144" s="4" t="s">
+      <c r="D144" s="14" t="s">
         <v>1315</v>
       </c>
-      <c r="E144" s="4" t="s">
+      <c r="E144" s="14" t="s">
         <v>1316</v>
       </c>
-      <c r="F144" s="4" t="s">
+      <c r="F144" s="14" t="s">
         <v>1317</v>
       </c>
-      <c r="G144" s="4" t="s">
+      <c r="G144" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H144" s="4" t="s">
+      <c r="H144" s="14" t="s">
         <v>518</v>
       </c>
-      <c r="I144" s="4" t="s">
+      <c r="I144" s="14" t="s">
         <v>1318</v>
       </c>
-      <c r="J144" s="5" t="s">
+      <c r="J144" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K144" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A145" s="4">
+      <c r="K144" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A145" s="14">
         <v>278</v>
       </c>
-      <c r="B145" s="4" t="s">
+      <c r="B145" s="14" t="s">
         <v>519</v>
       </c>
-      <c r="C145" s="4" t="s">
+      <c r="C145" s="14" t="s">
         <v>520</v>
       </c>
-      <c r="D145" s="4" t="s">
+      <c r="D145" s="14" t="s">
         <v>1319</v>
       </c>
-      <c r="E145" s="4" t="s">
+      <c r="E145" s="14" t="s">
         <v>1320</v>
       </c>
-      <c r="F145" s="4" t="s">
+      <c r="F145" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G145" s="4" t="s">
+      <c r="G145" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H145" s="4" t="s">
+      <c r="H145" s="14" t="s">
         <v>521</v>
       </c>
-      <c r="I145" s="4" t="s">
+      <c r="I145" s="14" t="s">
         <v>1321</v>
       </c>
-      <c r="J145" s="5" t="s">
+      <c r="J145" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K145" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A146" s="4">
+      <c r="K145" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A146" s="14">
         <v>279</v>
       </c>
-      <c r="B146" s="4" t="s">
+      <c r="B146" s="14" t="s">
         <v>522</v>
       </c>
-      <c r="C146" s="4" t="s">
+      <c r="C146" s="14" t="s">
         <v>523</v>
       </c>
-      <c r="D146" s="4" t="s">
+      <c r="D146" s="14" t="s">
         <v>524</v>
       </c>
-      <c r="E146" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F146" s="4" t="s">
+      <c r="E146" s="14"/>
+      <c r="F146" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G146" s="4" t="s">
+      <c r="G146" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H146" s="4" t="s">
+      <c r="H146" s="14" t="s">
         <v>525</v>
       </c>
-      <c r="I146" s="4" t="s">
+      <c r="I146" s="14" t="s">
         <v>1322</v>
       </c>
-      <c r="J146" s="5" t="s">
+      <c r="J146" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K146" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A147" s="4">
+      <c r="K146" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A147" s="14">
         <v>280</v>
       </c>
-      <c r="B147" s="4" t="s">
+      <c r="B147" s="14" t="s">
         <v>526</v>
       </c>
-      <c r="C147" s="4" t="s">
+      <c r="C147" s="14" t="s">
         <v>527</v>
       </c>
-      <c r="D147" s="4" t="s">
+      <c r="D147" s="14" t="s">
         <v>1323</v>
       </c>
-      <c r="E147" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F147" s="4" t="s">
+      <c r="E147" s="14"/>
+      <c r="F147" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G147" s="4" t="s">
+      <c r="G147" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H147" s="4" t="s">
+      <c r="H147" s="14" t="s">
         <v>528</v>
       </c>
-      <c r="I147" s="4" t="s">
+      <c r="I147" s="14" t="s">
         <v>1324</v>
       </c>
-      <c r="J147" s="5" t="s">
+      <c r="J147" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K147" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A148" s="4">
+      <c r="K147" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A148" s="14">
         <v>281</v>
       </c>
-      <c r="B148" s="4" t="s">
+      <c r="B148" s="14" t="s">
         <v>529</v>
       </c>
-      <c r="C148" s="4" t="s">
+      <c r="C148" s="14" t="s">
         <v>458</v>
       </c>
-      <c r="D148" s="4" t="s">
+      <c r="D148" s="14" t="s">
         <v>1325</v>
       </c>
-      <c r="E148" s="4" t="s">
+      <c r="E148" s="14" t="s">
         <v>1326</v>
       </c>
-      <c r="F148" s="4" t="s">
+      <c r="F148" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G148" s="4" t="s">
+      <c r="G148" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H148" s="4" t="s">
+      <c r="H148" s="14" t="s">
         <v>460</v>
       </c>
-      <c r="I148" s="4" t="s">
+      <c r="I148" s="14" t="s">
         <v>1327</v>
       </c>
-      <c r="J148" s="5" t="s">
+      <c r="J148" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K148" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A149" s="4">
+      <c r="K148" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A149" s="14">
         <v>282</v>
       </c>
-      <c r="B149" s="4" t="s">
+      <c r="B149" s="14" t="s">
         <v>530</v>
       </c>
-      <c r="C149" s="4" t="s">
+      <c r="C149" s="14" t="s">
         <v>531</v>
       </c>
-      <c r="D149" s="4" t="s">
+      <c r="D149" s="14" t="s">
         <v>1328</v>
       </c>
-      <c r="E149" s="4" t="s">
+      <c r="E149" s="14" t="s">
         <v>1329</v>
       </c>
-      <c r="F149" s="4" t="s">
+      <c r="F149" s="14" t="s">
         <v>1472</v>
       </c>
-      <c r="G149" s="4" t="s">
+      <c r="G149" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H149" s="4" t="s">
+      <c r="H149" s="14" t="s">
         <v>532</v>
       </c>
-      <c r="I149" s="4" t="s">
+      <c r="I149" s="14" t="s">
         <v>1330</v>
       </c>
-      <c r="J149" s="5" t="s">
+      <c r="J149" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K149" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A150" s="4">
+      <c r="K149" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A150" s="14">
         <v>283</v>
       </c>
-      <c r="B150" s="4" t="s">
+      <c r="B150" s="14" t="s">
         <v>533</v>
       </c>
-      <c r="C150" s="4" t="s">
+      <c r="C150" s="14" t="s">
         <v>534</v>
       </c>
-      <c r="D150" s="4" t="s">
+      <c r="D150" s="14" t="s">
         <v>1331</v>
       </c>
-      <c r="E150" s="4" t="s">
+      <c r="E150" s="14" t="s">
         <v>1332</v>
       </c>
-      <c r="F150" s="4" t="s">
+      <c r="F150" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G150" s="4" t="s">
+      <c r="G150" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H150" s="4" t="s">
+      <c r="H150" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="I150" s="4" t="s">
+      <c r="I150" s="14" t="s">
         <v>1333</v>
       </c>
-      <c r="J150" s="5" t="s">
+      <c r="J150" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K150" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A151" s="4">
+      <c r="K150" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A151" s="14">
         <v>284</v>
       </c>
-      <c r="B151" s="4" t="s">
+      <c r="B151" s="14" t="s">
         <v>535</v>
       </c>
-      <c r="C151" s="4" t="s">
+      <c r="C151" s="14" t="s">
         <v>536</v>
       </c>
-      <c r="D151" s="4" t="s">
+      <c r="D151" s="14" t="s">
         <v>1334</v>
       </c>
-      <c r="E151" s="4" t="s">
+      <c r="E151" s="14" t="s">
         <v>1335</v>
       </c>
-      <c r="F151" s="4" t="s">
+      <c r="F151" s="14" t="s">
         <v>1474</v>
       </c>
-      <c r="G151" s="4" t="s">
+      <c r="G151" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H151" s="4" t="s">
+      <c r="H151" s="14" t="s">
         <v>537</v>
       </c>
-      <c r="I151" s="4" t="s">
+      <c r="I151" s="14" t="s">
         <v>1336</v>
       </c>
-      <c r="J151" s="5" t="s">
+      <c r="J151" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K151" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A152" s="4">
+      <c r="K151" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A152" s="14">
         <v>285</v>
       </c>
-      <c r="B152" s="4" t="s">
+      <c r="B152" s="14" t="s">
         <v>538</v>
       </c>
-      <c r="C152" s="4" t="s">
+      <c r="C152" s="14" t="s">
         <v>539</v>
       </c>
-      <c r="D152" s="4" t="s">
+      <c r="D152" s="14" t="s">
         <v>1337</v>
       </c>
-      <c r="E152" s="4" t="s">
+      <c r="E152" s="14" t="s">
         <v>1338</v>
       </c>
-      <c r="F152" s="4" t="s">
+      <c r="F152" s="14" t="s">
         <v>1473</v>
       </c>
-      <c r="G152" s="4" t="s">
+      <c r="G152" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H152" s="4" t="s">
+      <c r="H152" s="14" t="s">
         <v>540</v>
       </c>
-      <c r="I152" s="4" t="s">
+      <c r="I152" s="14" t="s">
         <v>1339</v>
       </c>
-      <c r="J152" s="5" t="s">
+      <c r="J152" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K152" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A153" s="4">
+      <c r="K152" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A153" s="14">
         <v>286</v>
       </c>
-      <c r="B153" s="4" t="s">
+      <c r="B153" s="14" t="s">
         <v>541</v>
       </c>
-      <c r="C153" s="4" t="s">
+      <c r="C153" s="14" t="s">
         <v>542</v>
       </c>
-      <c r="D153" s="4" t="s">
+      <c r="D153" s="14" t="s">
         <v>1340</v>
       </c>
-      <c r="E153" s="4" t="s">
+      <c r="E153" s="14" t="s">
         <v>1341</v>
       </c>
-      <c r="F153" s="4" t="s">
+      <c r="F153" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G153" s="4" t="s">
+      <c r="G153" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H153" s="4" t="s">
+      <c r="H153" s="14" t="s">
         <v>543</v>
       </c>
-      <c r="I153" s="4" t="s">
+      <c r="I153" s="14" t="s">
         <v>1342</v>
       </c>
-      <c r="J153" s="5" t="s">
+      <c r="J153" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K153" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A154" s="4">
+      <c r="K153" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A154" s="14">
         <v>287</v>
       </c>
-      <c r="B154" s="4" t="s">
+      <c r="B154" s="14" t="s">
         <v>544</v>
       </c>
-      <c r="C154" s="4" t="s">
+      <c r="C154" s="14" t="s">
         <v>545</v>
       </c>
-      <c r="D154" s="4" t="s">
+      <c r="D154" s="14" t="s">
         <v>1343</v>
       </c>
-      <c r="E154" s="4" t="s">
+      <c r="E154" s="14" t="s">
         <v>1344</v>
       </c>
-      <c r="F154" s="4" t="s">
+      <c r="F154" s="14" t="s">
         <v>1345</v>
       </c>
-      <c r="G154" s="4" t="s">
+      <c r="G154" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H154" s="4" t="s">
+      <c r="H154" s="14" t="s">
         <v>546</v>
       </c>
-      <c r="I154" s="4" t="s">
+      <c r="I154" s="14" t="s">
         <v>1346</v>
       </c>
-      <c r="J154" s="5" t="s">
+      <c r="J154" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K154" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A155" s="4">
+      <c r="K154" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A155" s="14">
         <v>288</v>
       </c>
-      <c r="B155" s="4" t="s">
+      <c r="B155" s="14" t="s">
         <v>547</v>
       </c>
-      <c r="C155" s="4" t="s">
+      <c r="C155" s="14" t="s">
         <v>548</v>
       </c>
-      <c r="D155" s="4" t="s">
+      <c r="D155" s="14" t="s">
         <v>1347</v>
       </c>
-      <c r="E155" s="4" t="s">
+      <c r="E155" s="14" t="s">
         <v>1348</v>
       </c>
-      <c r="F155" s="4" t="s">
+      <c r="F155" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="G155" s="4" t="s">
+      <c r="G155" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H155" s="4" t="s">
+      <c r="H155" s="14" t="s">
         <v>462</v>
       </c>
-      <c r="I155" s="4" t="s">
+      <c r="I155" s="14" t="s">
         <v>1349</v>
       </c>
-      <c r="J155" s="5" t="s">
+      <c r="J155" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K155" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A156" s="4">
+      <c r="K155" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A156" s="14">
         <v>289</v>
       </c>
-      <c r="B156" s="4" t="s">
+      <c r="B156" s="14" t="s">
         <v>549</v>
       </c>
-      <c r="C156" s="4" t="s">
+      <c r="C156" s="14" t="s">
         <v>550</v>
       </c>
-      <c r="D156" s="4" t="s">
+      <c r="D156" s="14" t="s">
         <v>1350</v>
       </c>
-      <c r="E156" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F156" s="4" t="s">
+      <c r="E156" s="14"/>
+      <c r="F156" s="14" t="s">
         <v>1351</v>
       </c>
-      <c r="G156" s="4" t="s">
+      <c r="G156" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H156" s="4" t="s">
+      <c r="H156" s="14" t="s">
         <v>551</v>
       </c>
-      <c r="I156" s="4" t="s">
+      <c r="I156" s="14" t="s">
         <v>1352</v>
       </c>
-      <c r="J156" s="5" t="s">
+      <c r="J156" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K156" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A157" s="4">
+      <c r="K156" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A157" s="14">
         <v>290</v>
       </c>
-      <c r="B157" s="4" t="s">
+      <c r="B157" s="14" t="s">
         <v>552</v>
       </c>
-      <c r="C157" s="4" t="s">
+      <c r="C157" s="14" t="s">
         <v>553</v>
       </c>
-      <c r="D157" s="4" t="s">
+      <c r="D157" s="14" t="s">
         <v>1353</v>
       </c>
-      <c r="E157" s="4" t="s">
+      <c r="E157" s="14" t="s">
         <v>989</v>
       </c>
-      <c r="F157" s="4" t="s">
+      <c r="F157" s="14" t="s">
         <v>1354</v>
       </c>
-      <c r="G157" s="4" t="s">
+      <c r="G157" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H157" s="4" t="s">
+      <c r="H157" s="14" t="s">
         <v>554</v>
       </c>
-      <c r="I157" s="4" t="s">
+      <c r="I157" s="14" t="s">
         <v>1355</v>
       </c>
-      <c r="J157" s="5" t="s">
+      <c r="J157" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K157" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A158" s="4">
+      <c r="K157" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A158" s="14">
         <v>291</v>
       </c>
-      <c r="B158" s="4" t="s">
+      <c r="B158" s="14" t="s">
         <v>555</v>
       </c>
-      <c r="C158" s="4" t="s">
+      <c r="C158" s="14" t="s">
         <v>556</v>
       </c>
-      <c r="D158" s="4" t="s">
+      <c r="D158" s="14" t="s">
         <v>1356</v>
       </c>
-      <c r="E158" s="4" t="s">
+      <c r="E158" s="14" t="s">
         <v>1357</v>
       </c>
-      <c r="F158" s="4" t="s">
+      <c r="F158" s="14" t="s">
         <v>1358</v>
       </c>
-      <c r="G158" s="4" t="s">
+      <c r="G158" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H158" s="4" t="s">
+      <c r="H158" s="14" t="s">
         <v>557</v>
       </c>
-      <c r="I158" s="4" t="s">
+      <c r="I158" s="14" t="s">
         <v>1359</v>
       </c>
-      <c r="J158" s="5" t="s">
+      <c r="J158" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K158" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A159" s="4">
+      <c r="K158" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A159" s="14">
         <v>292</v>
       </c>
-      <c r="B159" s="4" t="s">
+      <c r="B159" s="14" t="s">
         <v>558</v>
       </c>
-      <c r="C159" s="4" t="s">
+      <c r="C159" s="14" t="s">
         <v>559</v>
       </c>
-      <c r="D159" s="4" t="s">
+      <c r="D159" s="14" t="s">
         <v>1360</v>
       </c>
-      <c r="E159" s="4" t="s">
+      <c r="E159" s="14" t="s">
         <v>1361</v>
       </c>
-      <c r="F159" s="4" t="s">
+      <c r="F159" s="14" t="s">
         <v>1362</v>
       </c>
-      <c r="G159" s="4" t="s">
+      <c r="G159" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H159" s="4" t="s">
+      <c r="H159" s="14" t="s">
         <v>561</v>
       </c>
-      <c r="I159" s="4" t="s">
+      <c r="I159" s="14" t="s">
         <v>1363</v>
       </c>
-      <c r="J159" s="5" t="s">
+      <c r="J159" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K159" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A160" s="4">
+      <c r="K159" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A160" s="14">
         <v>293</v>
       </c>
-      <c r="B160" s="4" t="s">
+      <c r="B160" s="14" t="s">
         <v>562</v>
       </c>
-      <c r="C160" s="4" t="s">
+      <c r="C160" s="14" t="s">
         <v>563</v>
       </c>
-      <c r="D160" s="4" t="s">
+      <c r="D160" s="14" t="s">
         <v>1364</v>
       </c>
-      <c r="E160" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F160" s="4" t="s">
+      <c r="E160" s="14"/>
+      <c r="F160" s="14" t="s">
         <v>1365</v>
       </c>
-      <c r="G160" s="4" t="s">
+      <c r="G160" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H160" s="4" t="s">
+      <c r="H160" s="14" t="s">
         <v>565</v>
       </c>
-      <c r="I160" s="4" t="s">
+      <c r="I160" s="14" t="s">
         <v>1366</v>
       </c>
-      <c r="J160" s="5" t="s">
+      <c r="J160" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K160" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A161" s="4">
+      <c r="K160" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A161" s="14">
         <v>294</v>
       </c>
-      <c r="B161" s="4" t="s">
+      <c r="B161" s="14" t="s">
         <v>566</v>
       </c>
-      <c r="C161" s="4" t="s">
+      <c r="C161" s="14" t="s">
         <v>567</v>
       </c>
-      <c r="D161" s="4" t="s">
+      <c r="D161" s="14" t="s">
         <v>1367</v>
       </c>
-      <c r="E161" s="4" t="s">
+      <c r="E161" s="14" t="s">
         <v>1368</v>
       </c>
-      <c r="F161" s="4" t="s">
+      <c r="F161" s="14" t="s">
         <v>1369</v>
       </c>
-      <c r="G161" s="4" t="s">
+      <c r="G161" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H161" s="4" t="s">
+      <c r="H161" s="14" t="s">
         <v>568</v>
       </c>
-      <c r="I161" s="4" t="s">
+      <c r="I161" s="14" t="s">
         <v>1370</v>
       </c>
-      <c r="J161" s="5" t="s">
+      <c r="J161" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K161" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A162" s="4">
+      <c r="K161" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A162" s="14">
         <v>295</v>
       </c>
-      <c r="B162" s="4" t="s">
+      <c r="B162" s="14" t="s">
         <v>569</v>
       </c>
-      <c r="C162" s="4" t="s">
+      <c r="C162" s="14" t="s">
         <v>570</v>
       </c>
-      <c r="D162" s="4" t="s">
+      <c r="D162" s="14" t="s">
         <v>1371</v>
       </c>
-      <c r="E162" s="4" t="s">
+      <c r="E162" s="14" t="s">
         <v>1372</v>
       </c>
-      <c r="F162" s="4" t="s">
+      <c r="F162" s="14" t="s">
         <v>1373</v>
       </c>
-      <c r="G162" s="4" t="s">
+      <c r="G162" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H162" s="4" t="s">
+      <c r="H162" s="14" t="s">
         <v>571</v>
       </c>
-      <c r="I162" s="4" t="s">
+      <c r="I162" s="14" t="s">
         <v>1374</v>
       </c>
-      <c r="J162" s="5" t="s">
+      <c r="J162" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K162" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A163" s="4">
+      <c r="K162" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A163" s="14">
         <v>296</v>
       </c>
-      <c r="B163" s="4" t="s">
+      <c r="B163" s="14" t="s">
         <v>572</v>
       </c>
-      <c r="C163" s="4" t="s">
+      <c r="C163" s="14" t="s">
         <v>573</v>
       </c>
-      <c r="D163" s="4" t="s">
+      <c r="D163" s="14" t="s">
         <v>1375</v>
       </c>
-      <c r="E163" s="4" t="s">
+      <c r="E163" s="14" t="s">
         <v>1376</v>
       </c>
-      <c r="F163" s="4" t="s">
+      <c r="F163" s="14" t="s">
         <v>1377</v>
       </c>
-      <c r="G163" s="4" t="s">
+      <c r="G163" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H163" s="4" t="s">
+      <c r="H163" s="14" t="s">
         <v>574</v>
       </c>
-      <c r="I163" s="4" t="s">
+      <c r="I163" s="14" t="s">
         <v>1378</v>
       </c>
-      <c r="J163" s="5" t="s">
+      <c r="J163" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K163" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A164" s="4">
+      <c r="K163" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A164" s="14">
         <v>297</v>
       </c>
-      <c r="B164" s="4" t="s">
+      <c r="B164" s="14" t="s">
         <v>575</v>
       </c>
-      <c r="C164" s="4" t="s">
+      <c r="C164" s="14" t="s">
         <v>576</v>
       </c>
-      <c r="D164" s="4" t="s">
+      <c r="D164" s="14" t="s">
         <v>1379</v>
       </c>
-      <c r="E164" s="4" t="s">
+      <c r="E164" s="14" t="s">
         <v>1380</v>
       </c>
-      <c r="F164" s="4" t="s">
+      <c r="F164" s="14" t="s">
         <v>1381</v>
       </c>
-      <c r="G164" s="4" t="s">
+      <c r="G164" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H164" s="4" t="s">
+      <c r="H164" s="14" t="s">
         <v>577</v>
       </c>
-      <c r="I164" s="4" t="s">
+      <c r="I164" s="14" t="s">
         <v>1382</v>
       </c>
-      <c r="J164" s="5" t="s">
+      <c r="J164" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K164" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A165" s="4">
+      <c r="K164" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A165" s="14">
         <v>298</v>
       </c>
-      <c r="B165" s="4" t="s">
+      <c r="B165" s="14" t="s">
         <v>578</v>
       </c>
-      <c r="C165" s="4" t="s">
+      <c r="C165" s="14" t="s">
         <v>579</v>
       </c>
-      <c r="D165" s="4" t="s">
+      <c r="D165" s="14" t="s">
         <v>1383</v>
       </c>
-      <c r="E165" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F165" s="4" t="s">
+      <c r="E165" s="14"/>
+      <c r="F165" s="14" t="s">
         <v>1384</v>
       </c>
-      <c r="G165" s="4" t="s">
+      <c r="G165" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H165" s="4" t="s">
+      <c r="H165" s="14" t="s">
         <v>580</v>
       </c>
-      <c r="I165" s="4" t="s">
+      <c r="I165" s="14" t="s">
         <v>1385</v>
       </c>
-      <c r="J165" s="5" t="s">
+      <c r="J165" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K165" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A166" s="4">
+      <c r="K165" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A166" s="14">
         <v>299</v>
       </c>
-      <c r="B166" s="4" t="s">
+      <c r="B166" s="14" t="s">
         <v>581</v>
       </c>
-      <c r="C166" s="4" t="s">
+      <c r="C166" s="14" t="s">
         <v>582</v>
       </c>
-      <c r="D166" s="4" t="s">
+      <c r="D166" s="14" t="s">
         <v>1386</v>
       </c>
-      <c r="E166" s="4" t="s">
+      <c r="E166" s="14" t="s">
         <v>1387</v>
       </c>
-      <c r="F166" s="4" t="s">
+      <c r="F166" s="14" t="s">
         <v>1388</v>
       </c>
-      <c r="G166" s="4" t="s">
+      <c r="G166" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H166" s="4" t="s">
+      <c r="H166" s="14" t="s">
         <v>583</v>
       </c>
-      <c r="I166" s="4" t="s">
+      <c r="I166" s="14" t="s">
         <v>1389</v>
       </c>
-      <c r="J166" s="5" t="s">
+      <c r="J166" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K166" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A167" s="4">
+      <c r="K166" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A167" s="14">
         <v>300</v>
       </c>
-      <c r="B167" s="4" t="s">
+      <c r="B167" s="14" t="s">
         <v>584</v>
       </c>
-      <c r="C167" s="4" t="s">
+      <c r="C167" s="14" t="s">
         <v>585</v>
       </c>
-      <c r="D167" s="4" t="s">
+      <c r="D167" s="14" t="s">
         <v>1390</v>
       </c>
-      <c r="E167" s="4" t="s">
+      <c r="E167" s="14" t="s">
         <v>1391</v>
       </c>
-      <c r="F167" s="4" t="s">
+      <c r="F167" s="14" t="s">
         <v>1377</v>
       </c>
-      <c r="G167" s="4" t="s">
+      <c r="G167" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H167" s="4" t="s">
+      <c r="H167" s="14" t="s">
         <v>586</v>
       </c>
-      <c r="I167" s="4" t="s">
+      <c r="I167" s="14" t="s">
         <v>1392</v>
       </c>
-      <c r="J167" s="5" t="s">
+      <c r="J167" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K167" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A168" s="4">
+      <c r="K167" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A168" s="14">
         <v>301</v>
       </c>
-      <c r="B168" s="4" t="s">
+      <c r="B168" s="14" t="s">
         <v>587</v>
       </c>
-      <c r="C168" s="4" t="s">
+      <c r="C168" s="14" t="s">
         <v>588</v>
       </c>
-      <c r="D168" s="4" t="s">
+      <c r="D168" s="14" t="s">
         <v>1393</v>
       </c>
-      <c r="E168" s="4" t="s">
+      <c r="E168" s="14" t="s">
         <v>1143</v>
       </c>
-      <c r="F168" s="4" t="s">
+      <c r="F168" s="14" t="s">
         <v>1394</v>
       </c>
-      <c r="G168" s="4" t="s">
+      <c r="G168" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H168" s="4" t="s">
+      <c r="H168" s="14" t="s">
         <v>590</v>
       </c>
-      <c r="I168" s="4" t="s">
+      <c r="I168" s="14" t="s">
         <v>1395</v>
       </c>
-      <c r="J168" s="5" t="s">
+      <c r="J168" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="K168" s="4" t="s">
-[...3 lines deleted...]
-    <row r="169" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="K168" s="14" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A169" s="17">
         <v>305</v>
       </c>
       <c r="B169" s="17" t="s">
         <v>591</v>
       </c>
       <c r="C169" s="17" t="s">
         <v>592</v>
       </c>
       <c r="D169" s="17" t="s">
         <v>1396</v>
       </c>
       <c r="E169" s="17" t="s">
         <v>1397</v>
       </c>
       <c r="F169" s="17" t="s">
         <v>593</v>
       </c>
       <c r="G169" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H169" s="17" t="s">
         <v>594</v>
       </c>
       <c r="I169" s="17" t="s">
         <v>1398</v>
       </c>
-      <c r="J169" s="13" t="s">
+      <c r="J169" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K169" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="170" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A170" s="17">
         <v>307</v>
       </c>
       <c r="B170" s="17" t="s">
         <v>595</v>
       </c>
       <c r="C170" s="17" t="s">
         <v>596</v>
       </c>
       <c r="D170" s="17" t="s">
         <v>1399</v>
       </c>
       <c r="E170" s="17" t="s">
         <v>1256</v>
       </c>
       <c r="F170" s="17" t="s">
         <v>597</v>
       </c>
       <c r="G170" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H170" s="17" t="s">
         <v>598</v>
       </c>
       <c r="I170" s="17" t="s">
         <v>1400</v>
       </c>
-      <c r="J170" s="13" t="s">
+      <c r="J170" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K170" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="171" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A171" s="17">
         <v>311</v>
       </c>
       <c r="B171" s="17" t="s">
         <v>599</v>
       </c>
       <c r="C171" s="17" t="s">
         <v>600</v>
       </c>
       <c r="D171" s="17" t="s">
         <v>1401</v>
       </c>
       <c r="E171" s="17" t="s">
         <v>1402</v>
       </c>
       <c r="F171" s="17" t="s">
         <v>601</v>
       </c>
       <c r="G171" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H171" s="17" t="s">
         <v>602</v>
       </c>
       <c r="I171" s="17" t="s">
         <v>1403</v>
       </c>
-      <c r="J171" s="13" t="s">
+      <c r="J171" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K171" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="172" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A172" s="17">
         <v>313</v>
       </c>
       <c r="B172" s="17" t="s">
         <v>603</v>
       </c>
       <c r="C172" s="17" t="s">
         <v>604</v>
       </c>
       <c r="D172" s="17" t="s">
         <v>1404</v>
       </c>
       <c r="E172" s="17" t="s">
         <v>1405</v>
       </c>
       <c r="F172" s="17" t="s">
         <v>605</v>
       </c>
       <c r="G172" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H172" s="17" t="s">
         <v>606</v>
       </c>
       <c r="I172" s="17" t="s">
         <v>1406</v>
       </c>
-      <c r="J172" s="13" t="s">
+      <c r="J172" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K172" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="173" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A173" s="17">
         <v>315</v>
       </c>
       <c r="B173" s="17" t="s">
         <v>607</v>
       </c>
       <c r="C173" s="17" t="s">
         <v>608</v>
       </c>
       <c r="D173" s="17" t="s">
         <v>1407</v>
       </c>
-      <c r="E173" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E173" s="17"/>
       <c r="F173" s="17" t="s">
         <v>609</v>
       </c>
       <c r="G173" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H173" s="17" t="s">
         <v>610</v>
       </c>
       <c r="I173" s="17" t="s">
         <v>1408</v>
       </c>
-      <c r="J173" s="13" t="s">
+      <c r="J173" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K173" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="174" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A174" s="17">
         <v>321</v>
       </c>
       <c r="B174" s="17" t="s">
         <v>611</v>
       </c>
       <c r="C174" s="17" t="s">
         <v>612</v>
       </c>
       <c r="D174" s="17" t="s">
         <v>1409</v>
       </c>
       <c r="E174" s="17" t="s">
         <v>1410</v>
       </c>
       <c r="F174" s="17" t="s">
         <v>613</v>
       </c>
       <c r="G174" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H174" s="17" t="s">
         <v>614</v>
       </c>
       <c r="I174" s="17" t="s">
         <v>1411</v>
       </c>
-      <c r="J174" s="13" t="s">
+      <c r="J174" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K174" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="175" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A175" s="17">
         <v>322</v>
       </c>
       <c r="B175" s="17" t="s">
         <v>615</v>
       </c>
       <c r="C175" s="17" t="s">
         <v>616</v>
       </c>
       <c r="D175" s="17" t="s">
         <v>1412</v>
       </c>
       <c r="E175" s="17" t="s">
         <v>1413</v>
       </c>
       <c r="F175" s="17" t="s">
         <v>617</v>
       </c>
       <c r="G175" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H175" s="17" t="s">
         <v>618</v>
       </c>
       <c r="I175" s="17" t="s">
         <v>1414</v>
       </c>
-      <c r="J175" s="13" t="s">
+      <c r="J175" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K175" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="176" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A176" s="17">
         <v>326</v>
       </c>
       <c r="B176" s="17" t="s">
         <v>619</v>
       </c>
       <c r="C176" s="17" t="s">
         <v>620</v>
       </c>
       <c r="D176" s="17" t="s">
         <v>1415</v>
       </c>
       <c r="E176" s="17" t="s">
         <v>1416</v>
       </c>
       <c r="F176" s="17" t="s">
         <v>621</v>
       </c>
       <c r="G176" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H176" s="17" t="s">
         <v>622</v>
       </c>
       <c r="I176" s="17" t="s">
         <v>1417</v>
       </c>
-      <c r="J176" s="13" t="s">
+      <c r="J176" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K176" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="177" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A177" s="17">
         <v>332</v>
       </c>
       <c r="B177" s="17" t="s">
         <v>623</v>
       </c>
       <c r="C177" s="17" t="s">
         <v>624</v>
       </c>
       <c r="D177" s="17" t="s">
         <v>1418</v>
       </c>
-      <c r="E177" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E177" s="17"/>
       <c r="F177" s="17" t="s">
         <v>625</v>
       </c>
       <c r="G177" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H177" s="17" t="s">
         <v>626</v>
       </c>
       <c r="I177" s="17" t="s">
         <v>1419</v>
       </c>
-      <c r="J177" s="13" t="s">
+      <c r="J177" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K177" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="178" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A178" s="17">
         <v>333</v>
       </c>
       <c r="B178" s="17" t="s">
         <v>627</v>
       </c>
       <c r="C178" s="17" t="s">
         <v>628</v>
       </c>
       <c r="D178" s="17" t="s">
         <v>1420</v>
       </c>
       <c r="E178" s="17" t="s">
         <v>1421</v>
       </c>
       <c r="F178" s="17" t="s">
         <v>629</v>
       </c>
       <c r="G178" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H178" s="17" t="s">
         <v>630</v>
       </c>
       <c r="I178" s="17" t="s">
         <v>1422</v>
       </c>
-      <c r="J178" s="13" t="s">
+      <c r="J178" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K178" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="179" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A179" s="17">
         <v>334</v>
       </c>
       <c r="B179" s="17" t="s">
         <v>631</v>
       </c>
       <c r="C179" s="17" t="s">
         <v>632</v>
       </c>
       <c r="D179" s="17" t="s">
         <v>1423</v>
       </c>
       <c r="E179" s="17" t="s">
         <v>1424</v>
       </c>
       <c r="F179" s="17" t="s">
         <v>633</v>
       </c>
       <c r="G179" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H179" s="17" t="s">
         <v>634</v>
       </c>
       <c r="I179" s="17" t="s">
         <v>1425</v>
       </c>
-      <c r="J179" s="13" t="s">
+      <c r="J179" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K179" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="180" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A180" s="17">
         <v>335</v>
       </c>
       <c r="B180" s="17" t="s">
         <v>635</v>
       </c>
       <c r="C180" s="17" t="s">
         <v>636</v>
       </c>
       <c r="D180" s="17" t="s">
         <v>1426</v>
       </c>
       <c r="E180" s="17" t="s">
         <v>1427</v>
       </c>
       <c r="F180" s="17" t="s">
         <v>637</v>
       </c>
       <c r="G180" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H180" s="17" t="s">
         <v>638</v>
       </c>
       <c r="I180" s="17" t="s">
         <v>1428</v>
       </c>
-      <c r="J180" s="13" t="s">
+      <c r="J180" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K180" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="181" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A181" s="17">
         <v>336</v>
       </c>
       <c r="B181" s="17" t="s">
         <v>639</v>
       </c>
       <c r="C181" s="17" t="s">
         <v>640</v>
       </c>
       <c r="D181" s="17" t="s">
         <v>1429</v>
       </c>
       <c r="E181" s="17" t="s">
         <v>1430</v>
       </c>
       <c r="F181" s="17" t="s">
         <v>633</v>
       </c>
       <c r="G181" s="17" t="s">
         <v>50</v>
       </c>
       <c r="H181" s="17" t="s">
         <v>641</v>
       </c>
       <c r="I181" s="17" t="s">
         <v>1431</v>
       </c>
-      <c r="J181" s="13" t="s">
+      <c r="J181" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K181" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="182" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A182" s="17">
         <v>338</v>
       </c>
       <c r="B182" s="17" t="s">
         <v>642</v>
       </c>
       <c r="C182" s="17" t="s">
         <v>643</v>
       </c>
       <c r="D182" s="17" t="s">
         <v>644</v>
       </c>
-      <c r="E182" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E182" s="17"/>
       <c r="F182" s="17" t="s">
         <v>645</v>
       </c>
       <c r="G182" s="17" t="s">
         <v>33</v>
       </c>
       <c r="H182" s="17" t="s">
         <v>646</v>
       </c>
       <c r="I182" s="17" t="s">
         <v>1432</v>
       </c>
       <c r="J182" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K182" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="183" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A183" s="17">
         <v>351</v>
       </c>
       <c r="B183" s="17" t="s">
         <v>647</v>
       </c>
       <c r="C183" s="17" t="s">
         <v>648</v>
       </c>
       <c r="D183" s="17" t="s">
         <v>1433</v>
       </c>
       <c r="E183" s="17" t="s">
         <v>1434</v>
       </c>
       <c r="F183" s="17" t="s">
         <v>649</v>
       </c>
       <c r="G183" s="17" t="s">
         <v>33</v>
       </c>
       <c r="H183" s="17" t="s">
         <v>650</v>
       </c>
       <c r="I183" s="17" t="s">
         <v>1435</v>
       </c>
       <c r="J183" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K183" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="184" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A184" s="17">
         <v>355</v>
       </c>
       <c r="B184" s="17" t="s">
         <v>651</v>
       </c>
       <c r="C184" s="17" t="s">
         <v>652</v>
       </c>
       <c r="D184" s="17" t="s">
         <v>1436</v>
       </c>
       <c r="E184" s="17" t="s">
         <v>1437</v>
       </c>
       <c r="F184" s="17" t="s">
         <v>649</v>
       </c>
       <c r="G184" s="17" t="s">
         <v>33</v>
       </c>
       <c r="H184" s="17" t="s">
         <v>653</v>
       </c>
       <c r="I184" s="17" t="s">
         <v>1438</v>
       </c>
       <c r="J184" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K184" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="185" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A185" s="17">
         <v>357</v>
       </c>
       <c r="B185" s="17" t="s">
         <v>654</v>
       </c>
       <c r="C185" s="17" t="s">
         <v>655</v>
       </c>
       <c r="D185" s="17" t="s">
         <v>1439</v>
       </c>
       <c r="E185" s="17" t="s">
         <v>1440</v>
       </c>
       <c r="F185" s="17" t="s">
         <v>649</v>
       </c>
       <c r="G185" s="17" t="s">
         <v>33</v>
       </c>
       <c r="H185" s="17" t="s">
         <v>656</v>
       </c>
       <c r="I185" s="17" t="s">
         <v>1441</v>
       </c>
       <c r="J185" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K185" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="186" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A186" s="17">
         <v>365</v>
       </c>
       <c r="B186" s="17" t="s">
         <v>657</v>
       </c>
       <c r="C186" s="17" t="s">
         <v>658</v>
       </c>
       <c r="D186" s="17" t="s">
         <v>659</v>
       </c>
-      <c r="E186" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E186" s="17"/>
       <c r="F186" s="17" t="s">
         <v>649</v>
       </c>
       <c r="G186" s="17" t="s">
         <v>33</v>
       </c>
       <c r="H186" s="17" t="s">
         <v>660</v>
       </c>
       <c r="I186" s="17" t="s">
         <v>1442</v>
       </c>
       <c r="J186" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K186" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="187" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A187" s="17">
         <v>366</v>
       </c>
       <c r="B187" s="17" t="s">
         <v>661</v>
       </c>
       <c r="C187" s="17" t="s">
         <v>662</v>
       </c>
       <c r="D187" s="17" t="s">
         <v>1443</v>
       </c>
       <c r="E187" s="17" t="s">
         <v>1444</v>
       </c>
       <c r="F187" s="17" t="s">
         <v>663</v>
       </c>
       <c r="G187" s="17" t="s">
         <v>664</v>
       </c>
       <c r="H187" s="17" t="s">
         <v>665</v>
       </c>
       <c r="I187" s="17" t="s">
         <v>1445</v>
       </c>
       <c r="J187" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K187" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="188" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A188" s="17">
         <v>368</v>
       </c>
       <c r="B188" s="17" t="s">
         <v>666</v>
       </c>
       <c r="C188" s="17" t="s">
         <v>667</v>
       </c>
       <c r="D188" s="17" t="s">
         <v>1446</v>
       </c>
       <c r="E188" s="17" t="s">
         <v>1447</v>
       </c>
       <c r="F188" s="17" t="s">
         <v>668</v>
       </c>
       <c r="G188" s="17" t="s">
         <v>664</v>
       </c>
       <c r="H188" s="17" t="s">
         <v>669</v>
       </c>
       <c r="I188" s="17" t="s">
         <v>1448</v>
       </c>
       <c r="J188" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K188" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="189" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A189" s="17">
         <v>372</v>
       </c>
       <c r="B189" s="17" t="s">
         <v>670</v>
       </c>
       <c r="C189" s="17" t="s">
         <v>671</v>
       </c>
       <c r="D189" s="17" t="s">
         <v>1449</v>
       </c>
       <c r="E189" s="17" t="s">
         <v>1450</v>
       </c>
       <c r="F189" s="17" t="s">
         <v>684</v>
       </c>
       <c r="G189" s="17" t="s">
         <v>664</v>
       </c>
       <c r="H189" s="17" t="s">
         <v>673</v>
       </c>
       <c r="I189" s="17" t="s">
         <v>1451</v>
       </c>
       <c r="J189" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K189" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="190" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A190" s="17">
         <v>374</v>
       </c>
       <c r="B190" s="17" t="s">
         <v>674</v>
       </c>
       <c r="C190" s="17" t="s">
         <v>675</v>
       </c>
       <c r="D190" s="17" t="s">
         <v>1452</v>
       </c>
       <c r="E190" s="17" t="s">
         <v>1453</v>
       </c>
       <c r="F190" s="17" t="s">
         <v>684</v>
       </c>
       <c r="G190" s="17" t="s">
         <v>664</v>
       </c>
       <c r="H190" s="17" t="s">
         <v>676</v>
       </c>
       <c r="I190" s="17" t="s">
         <v>1454</v>
       </c>
       <c r="J190" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K190" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="191" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A191" s="17">
         <v>379</v>
       </c>
       <c r="B191" s="17" t="s">
         <v>677</v>
       </c>
       <c r="C191" s="17" t="s">
         <v>678</v>
       </c>
       <c r="D191" s="17" t="s">
         <v>1455</v>
       </c>
       <c r="E191" s="17" t="s">
         <v>1372</v>
       </c>
       <c r="F191" s="17" t="s">
         <v>679</v>
       </c>
       <c r="G191" s="17" t="s">
         <v>664</v>
       </c>
       <c r="H191" s="17" t="s">
         <v>680</v>
       </c>
       <c r="I191" s="17" t="s">
         <v>1456</v>
       </c>
       <c r="J191" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K191" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="192" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A192" s="17">
         <v>387</v>
       </c>
       <c r="B192" s="17" t="s">
         <v>681</v>
       </c>
       <c r="C192" s="17" t="s">
         <v>682</v>
       </c>
       <c r="D192" s="17" t="s">
         <v>683</v>
       </c>
-      <c r="E192" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E192" s="17"/>
       <c r="F192" s="17" t="s">
         <v>684</v>
       </c>
       <c r="G192" s="17" t="s">
         <v>664</v>
       </c>
       <c r="H192" s="17" t="s">
         <v>685</v>
       </c>
       <c r="I192" s="17" t="s">
         <v>1457</v>
       </c>
       <c r="J192" s="17" t="s">
         <v>15</v>
       </c>
       <c r="K192" s="17" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="193" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-      <c r="A193" s="13">
+    <row r="193" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A193" s="6">
         <v>401</v>
       </c>
-      <c r="B193" s="13" t="s">
+      <c r="B193" s="6"/>
+      <c r="C193" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="D193" s="6" t="s">
+        <v>687</v>
+      </c>
+      <c r="E193" s="6"/>
+      <c r="F193" s="6" t="s">
+        <v>686</v>
+      </c>
+      <c r="G193" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H193" s="6" t="s">
+        <v>688</v>
+      </c>
+      <c r="I193" s="18" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J193" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K193" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A194" s="6">
+        <v>402</v>
+      </c>
+      <c r="B194" s="6"/>
+      <c r="C194" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="D194" s="6" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E194" s="6"/>
+      <c r="F194" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G194" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H194" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="I194" s="18" t="s">
+        <v>1508</v>
+      </c>
+      <c r="J194" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K194" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A195" s="5">
+        <v>404</v>
+      </c>
+      <c r="B195" s="5"/>
+      <c r="C195" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E195" s="6"/>
+      <c r="F195" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="G195" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>1510</v>
+      </c>
+      <c r="I195" s="18" t="s">
+        <v>982</v>
+      </c>
+      <c r="J195" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K195" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A196" s="5">
+        <v>405</v>
+      </c>
+      <c r="B196" s="5"/>
+      <c r="C196" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E196" s="6"/>
+      <c r="F196" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="G196" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H196" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="I196" s="7" t="s">
+        <v>983</v>
+      </c>
+      <c r="J196" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K196" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="5">
+        <v>406</v>
+      </c>
+      <c r="B197" s="5"/>
+      <c r="C197" s="6" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E197" s="6" t="s">
         <v>1580</v>
       </c>
-      <c r="C193" s="14" t="s">
-[...11 lines deleted...]
-      <c r="G193" s="13" t="s">
+      <c r="F197" s="6" t="s">
+        <v>933</v>
+      </c>
+      <c r="G197" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="H197" s="6" t="s">
+        <v>1581</v>
+      </c>
+      <c r="I197" s="7"/>
+      <c r="J197" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K197" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="5">
+        <v>407</v>
+      </c>
+      <c r="B198" s="5"/>
+      <c r="C198" s="6" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E198" s="6" t="s">
+        <v>1584</v>
+      </c>
+      <c r="F198" s="6" t="s">
+        <v>1585</v>
+      </c>
+      <c r="G198" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H198" s="6" t="s">
+        <v>1586</v>
+      </c>
+      <c r="I198" s="7"/>
+      <c r="J198" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K198" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="6">
+        <v>600</v>
+      </c>
+      <c r="B199" s="6"/>
+      <c r="C199" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E199" s="6"/>
+      <c r="F199" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G199" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H199" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="I199" s="18">
+        <v>6046351452</v>
+      </c>
+      <c r="J199" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K199" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A200" s="6">
+        <v>608</v>
+      </c>
+      <c r="B200" s="6"/>
+      <c r="C200" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E200" s="6"/>
+      <c r="F200" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="G200" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H200" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="I200" s="18">
+        <v>5198861073</v>
+      </c>
+      <c r="J200" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K200" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A201" s="6">
+        <v>610</v>
+      </c>
+      <c r="B201" s="6"/>
+      <c r="C201" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="D201" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="E201" s="6"/>
+      <c r="F201" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="G201" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H201" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="I201" s="18">
+        <v>5195424388</v>
+      </c>
+      <c r="J201" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K201" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A202" s="6">
+        <v>613</v>
+      </c>
+      <c r="B202" s="6"/>
+      <c r="C202" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="D202" s="6" t="s">
+        <v>702</v>
+      </c>
+      <c r="E202" s="6"/>
+      <c r="F202" s="6" t="s">
+        <v>701</v>
+      </c>
+      <c r="G202" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H202" s="6" t="s">
+        <v>703</v>
+      </c>
+      <c r="I202" s="18">
+        <v>9054334455</v>
+      </c>
+      <c r="J202" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K202" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A203" s="6">
+        <v>615</v>
+      </c>
+      <c r="B203" s="6"/>
+      <c r="C203" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>705</v>
+      </c>
+      <c r="E203" s="6"/>
+      <c r="F203" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="G203" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H203" s="6" t="s">
+        <v>706</v>
+      </c>
+      <c r="I203" s="18">
+        <v>5199408206</v>
+      </c>
+      <c r="J203" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K203" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A204" s="6">
+        <v>617</v>
+      </c>
+      <c r="B204" s="6"/>
+      <c r="C204" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="E204" s="6"/>
+      <c r="F204" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="G204" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H204" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="I204" s="18">
+        <v>4167661577</v>
+      </c>
+      <c r="J204" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K204" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A205" s="6">
+        <v>620</v>
+      </c>
+      <c r="B205" s="6"/>
+      <c r="C205" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E205" s="6"/>
+      <c r="F205" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="G205" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H205" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="I205" s="18">
+        <v>5197581911</v>
+      </c>
+      <c r="J205" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K205" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A206" s="6">
+        <v>621</v>
+      </c>
+      <c r="B206" s="6"/>
+      <c r="C206" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="D206" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="E206" s="6"/>
+      <c r="F206" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="G206" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H206" s="6" t="s">
+        <v>713</v>
+      </c>
+      <c r="I206" s="18">
+        <v>7057412081</v>
+      </c>
+      <c r="J206" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K206" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A207" s="6">
+        <v>622</v>
+      </c>
+      <c r="B207" s="6"/>
+      <c r="C207" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="E207" s="6"/>
+      <c r="F207" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="G207" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H207" s="6" t="s">
+        <v>716</v>
+      </c>
+      <c r="I207" s="18">
+        <v>9052859948</v>
+      </c>
+      <c r="J207" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K207" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A208" s="6">
+        <v>624</v>
+      </c>
+      <c r="B208" s="6"/>
+      <c r="C208" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>718</v>
+      </c>
+      <c r="E208" s="6"/>
+      <c r="F208" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="G208" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H208" s="6" t="s">
+        <v>719</v>
+      </c>
+      <c r="I208" s="18">
+        <v>5193545525</v>
+      </c>
+      <c r="J208" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K208" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A209" s="6">
+        <v>625</v>
+      </c>
+      <c r="B209" s="6"/>
+      <c r="C209" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>721</v>
+      </c>
+      <c r="E209" s="6"/>
+      <c r="F209" s="6" t="s">
+        <v>720</v>
+      </c>
+      <c r="G209" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H209" s="6" t="s">
+        <v>722</v>
+      </c>
+      <c r="I209" s="18">
+        <v>7059420722</v>
+      </c>
+      <c r="J209" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K209" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A210" s="6">
+        <v>626</v>
+      </c>
+      <c r="B210" s="6"/>
+      <c r="C210" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="D210" s="6" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E210" s="6"/>
+      <c r="F210" s="6" t="s">
+        <v>723</v>
+      </c>
+      <c r="G210" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H210" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="I210" s="18">
+        <v>7053250519</v>
+      </c>
+      <c r="J210" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K210" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A211" s="6">
+        <v>627</v>
+      </c>
+      <c r="B211" s="6"/>
+      <c r="C211" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E211" s="6"/>
+      <c r="F211" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="G211" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H211" s="6" t="s">
+        <v>725</v>
+      </c>
+      <c r="I211" s="18">
+        <v>6138302706</v>
+      </c>
+      <c r="J211" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K211" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A212" s="6">
+        <v>631</v>
+      </c>
+      <c r="B212" s="6"/>
+      <c r="C212" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="D212" s="6" t="s">
+        <v>727</v>
+      </c>
+      <c r="E212" s="6"/>
+      <c r="F212" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="G212" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H212" s="6" t="s">
+        <v>728</v>
+      </c>
+      <c r="I212" s="18">
+        <v>5197664660</v>
+      </c>
+      <c r="J212" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K212" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A213" s="6">
+        <v>632</v>
+      </c>
+      <c r="B213" s="6"/>
+      <c r="C213" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="D213" s="6" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E213" s="6"/>
+      <c r="F213" s="6" t="s">
+        <v>729</v>
+      </c>
+      <c r="G213" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H213" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="I213" s="18">
+        <v>7054722126</v>
+      </c>
+      <c r="J213" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K213" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A214" s="6">
+        <v>634</v>
+      </c>
+      <c r="B214" s="6"/>
+      <c r="C214" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="D214" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="E214" s="6"/>
+      <c r="F214" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="G214" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H214" s="6" t="s">
+        <v>733</v>
+      </c>
+      <c r="I214" s="18">
+        <v>7052689111</v>
+      </c>
+      <c r="J214" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K214" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A215" s="6">
+        <v>637</v>
+      </c>
+      <c r="B215" s="6"/>
+      <c r="C215" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="D215" s="6" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E215" s="6"/>
+      <c r="F215" s="6" t="s">
+        <v>734</v>
+      </c>
+      <c r="G215" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H215" s="6" t="s">
+        <v>735</v>
+      </c>
+      <c r="I215" s="18" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J215" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K215" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A216" s="6">
+        <v>651</v>
+      </c>
+      <c r="B216" s="6"/>
+      <c r="C216" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="D216" s="6" t="s">
+        <v>737</v>
+      </c>
+      <c r="E216" s="6"/>
+      <c r="F216" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="G216" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H216" s="6" t="s">
+        <v>738</v>
+      </c>
+      <c r="I216" s="18">
+        <v>5143932600</v>
+      </c>
+      <c r="J216" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K216" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A217" s="6">
+        <v>653</v>
+      </c>
+      <c r="B217" s="6"/>
+      <c r="C217" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="D217" s="6" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E217" s="6"/>
+      <c r="F217" s="6" t="s">
+        <v>739</v>
+      </c>
+      <c r="G217" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H217" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="I217" s="18">
+        <v>4186986701</v>
+      </c>
+      <c r="J217" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K217" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A218" s="6">
+        <v>658</v>
+      </c>
+      <c r="B218" s="6"/>
+      <c r="C218" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="D218" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="E218" s="6"/>
+      <c r="F218" s="6" t="s">
+        <v>741</v>
+      </c>
+      <c r="G218" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H218" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="I218" s="18">
+        <v>4507102037</v>
+      </c>
+      <c r="J218" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K218" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A219" s="6">
+        <v>659</v>
+      </c>
+      <c r="B219" s="6"/>
+      <c r="C219" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="D219" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="E219" s="6"/>
+      <c r="F219" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="G219" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H219" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="I219" s="18">
+        <v>8193473275</v>
+      </c>
+      <c r="J219" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K219" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A220" s="6">
+        <v>660</v>
+      </c>
+      <c r="B220" s="6"/>
+      <c r="C220" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="D220" s="6" t="s">
+        <v>746</v>
+      </c>
+      <c r="E220" s="6"/>
+      <c r="F220" s="6" t="s">
+        <v>745</v>
+      </c>
+      <c r="G220" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="H220" s="6" t="s">
+        <v>747</v>
+      </c>
+      <c r="I220" s="18">
+        <v>9026262081</v>
+      </c>
+      <c r="J220" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K220" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A221" s="6">
+        <v>661</v>
+      </c>
+      <c r="B221" s="6"/>
+      <c r="C221" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="E221" s="6"/>
+      <c r="F221" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="G221" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="H221" s="6" t="s">
+        <v>750</v>
+      </c>
+      <c r="I221" s="18">
+        <v>5066573680</v>
+      </c>
+      <c r="J221" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K221" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A222" s="6">
+        <v>663</v>
+      </c>
+      <c r="B222" s="6"/>
+      <c r="C222" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="D222" s="6" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E222" s="6"/>
+      <c r="F222" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="G222" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H222" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="I222" s="18">
+        <v>4509669343</v>
+      </c>
+      <c r="J222" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K222" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A223" s="6">
+        <v>668</v>
+      </c>
+      <c r="B223" s="6"/>
+      <c r="C223" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="D223" s="6" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E223" s="6"/>
+      <c r="F223" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="G223" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H223" s="6" t="s">
+        <v>752</v>
+      </c>
+      <c r="I223" s="18">
+        <v>8193796161</v>
+      </c>
+      <c r="J223" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K223" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A224" s="6">
+        <v>669</v>
+      </c>
+      <c r="B224" s="6"/>
+      <c r="C224" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="D224" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="E224" s="6"/>
+      <c r="F224" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="G224" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="H224" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="I224" s="18">
+        <v>5064521600</v>
+      </c>
+      <c r="J224" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K224" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A225" s="6">
+        <v>672</v>
+      </c>
+      <c r="B225" s="6"/>
+      <c r="C225" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="D225" s="6" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E225" s="6"/>
+      <c r="F225" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="G225" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="H225" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="I225" s="18">
+        <v>9025395877</v>
+      </c>
+      <c r="J225" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K225" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A226" s="6">
+        <v>673</v>
+      </c>
+      <c r="B226" s="6"/>
+      <c r="C226" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="D226" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="E226" s="6"/>
+      <c r="F226" s="6" t="s">
+        <v>757</v>
+      </c>
+      <c r="G226" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H226" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="I226" s="18">
+        <v>4503720883</v>
+      </c>
+      <c r="J226" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K226" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A227" s="6">
+        <v>674</v>
+      </c>
+      <c r="B227" s="6"/>
+      <c r="C227" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="D227" s="6" t="s">
+        <v>761</v>
+      </c>
+      <c r="E227" s="6"/>
+      <c r="F227" s="6" t="s">
+        <v>762</v>
+      </c>
+      <c r="G227" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H227" s="6" t="s">
+        <v>763</v>
+      </c>
+      <c r="I227" s="18">
+        <v>4504558434</v>
+      </c>
+      <c r="J227" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K227" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A228" s="6">
+        <v>680</v>
+      </c>
+      <c r="B228" s="6"/>
+      <c r="C228" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="D228" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="E228" s="6"/>
+      <c r="F228" s="6" t="s">
+        <v>764</v>
+      </c>
+      <c r="G228" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H228" s="6" t="s">
+        <v>766</v>
+      </c>
+      <c r="I228" s="18">
+        <v>8194721817</v>
+      </c>
+      <c r="J228" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K228" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A229" s="6">
+        <v>681</v>
+      </c>
+      <c r="B229" s="6"/>
+      <c r="C229" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="D229" s="6" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E229" s="6"/>
+      <c r="F229" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="G229" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H229" s="6" t="s">
+        <v>769</v>
+      </c>
+      <c r="I229" s="18">
+        <v>4503599638</v>
+      </c>
+      <c r="J229" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K229" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A230" s="6">
+        <v>700</v>
+      </c>
+      <c r="B230" s="6"/>
+      <c r="C230" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="D230" s="6" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E230" s="6"/>
+      <c r="F230" s="6" t="s">
+        <v>770</v>
+      </c>
+      <c r="G230" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H230" s="6" t="s">
+        <v>771</v>
+      </c>
+      <c r="I230" s="18">
+        <v>2505612277</v>
+      </c>
+      <c r="J230" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K230" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A231" s="6">
+        <v>701</v>
+      </c>
+      <c r="B231" s="6"/>
+      <c r="C231" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="D231" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="E231" s="6"/>
+      <c r="F231" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G231" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H231" s="6" t="s">
+        <v>774</v>
+      </c>
+      <c r="I231" s="18">
+        <v>6045355660</v>
+      </c>
+      <c r="J231" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K231" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A232" s="6">
+        <v>702</v>
+      </c>
+      <c r="B232" s="6"/>
+      <c r="C232" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="D232" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="E232" s="6"/>
+      <c r="F232" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G232" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H232" s="6" t="s">
+        <v>777</v>
+      </c>
+      <c r="I232" s="18">
+        <v>2503914514</v>
+      </c>
+      <c r="J232" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K232" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A233" s="6">
+        <v>703</v>
+      </c>
+      <c r="B233" s="6"/>
+      <c r="C233" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="D233" s="6" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E233" s="6"/>
+      <c r="F233" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="G233" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H233" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="I233" s="18">
+        <v>6048245979</v>
+      </c>
+      <c r="J233" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K233" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A234" s="6">
+        <v>704</v>
+      </c>
+      <c r="B234" s="6"/>
+      <c r="C234" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="D234" s="6" t="s">
+        <v>780</v>
+      </c>
+      <c r="E234" s="6"/>
+      <c r="F234" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="G234" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H234" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="I234" s="18">
+        <v>2505420701</v>
+      </c>
+      <c r="J234" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K234" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A235" s="6">
+        <v>705</v>
+      </c>
+      <c r="B235" s="6"/>
+      <c r="C235" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E235" s="6"/>
+      <c r="F235" s="6" t="s">
+        <v>783</v>
+      </c>
+      <c r="G235" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H235" s="6" t="s">
+        <v>784</v>
+      </c>
+      <c r="I235" s="18">
+        <v>6046832502</v>
+      </c>
+      <c r="J235" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K235" s="6" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A236" s="6">
+        <v>706</v>
+      </c>
+      <c r="B236" s="6"/>
+      <c r="C236" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="D236" s="6" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E236" s="6"/>
+      <c r="F236" s="6" t="s">
+        <v>786</v>
+      </c>
+      <c r="G236" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H236" s="6" t="s">
+        <v>787</v>
+      </c>
+      <c r="I236" s="18">
+        <v>2503349791</v>
+      </c>
+      <c r="J236" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K236" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A237" s="6">
+        <v>708</v>
+      </c>
+      <c r="B237" s="6"/>
+      <c r="C237" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="D237" s="6" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E237" s="6"/>
+      <c r="F237" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="G237" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H237" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="I237" s="18" t="s">
+        <v>1528</v>
+      </c>
+      <c r="J237" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K237" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A238" s="6">
+        <v>741</v>
+      </c>
+      <c r="B238" s="6"/>
+      <c r="C238" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="D238" s="6" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E238" s="6"/>
+      <c r="F238" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G238" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="H193" s="13" t="s">
-[...8 lines deleted...]
-      <c r="K193" s="13" t="s">
+      <c r="H238" s="6" t="s">
+        <v>792</v>
+      </c>
+      <c r="I238" s="18">
+        <v>4035099120</v>
+      </c>
+      <c r="J238" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K238" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A239" s="6">
+        <v>742</v>
+      </c>
+      <c r="B239" s="6"/>
+      <c r="C239" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="D239" s="6" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E239" s="6"/>
+      <c r="F239" s="6" t="s">
+        <v>793</v>
+      </c>
+      <c r="G239" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="H239" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="I239" s="18">
+        <v>3069229410</v>
+      </c>
+      <c r="J239" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K239" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A240" s="6">
+        <v>744</v>
+      </c>
+      <c r="B240" s="6"/>
+      <c r="C240" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="D240" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="E240" s="6"/>
+      <c r="F240" s="6" t="s">
+        <v>795</v>
+      </c>
+      <c r="G240" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="H240" s="6" t="s">
+        <v>797</v>
+      </c>
+      <c r="I240" s="18">
+        <v>2047276826</v>
+      </c>
+      <c r="J240" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K240" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A241" s="6">
+        <v>749</v>
+      </c>
+      <c r="B241" s="6"/>
+      <c r="C241" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="D241" s="6" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E241" s="6"/>
+      <c r="F241" s="6" t="s">
+        <v>798</v>
+      </c>
+      <c r="G241" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H241" s="6" t="s">
+        <v>799</v>
+      </c>
+      <c r="I241" s="18">
+        <v>7808749996</v>
+      </c>
+      <c r="J241" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K241" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A242" s="6">
+        <v>901</v>
+      </c>
+      <c r="B242" s="6"/>
+      <c r="C242" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="D242" s="6" t="s">
+        <v>801</v>
+      </c>
+      <c r="E242" s="6"/>
+      <c r="F242" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="G242" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H242" s="6" t="s">
+        <v>802</v>
+      </c>
+      <c r="I242" s="18" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J242" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K242" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A243" s="6">
+        <v>902</v>
+      </c>
+      <c r="B243" s="6"/>
+      <c r="C243" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="D243" s="6" t="s">
+        <v>805</v>
+      </c>
+      <c r="E243" s="6"/>
+      <c r="F243" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G243" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H243" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="I243" s="18">
+        <v>4032422085</v>
+      </c>
+      <c r="J243" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K243" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A244" s="6">
+        <v>904</v>
+      </c>
+      <c r="B244" s="6"/>
+      <c r="C244" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="D244" s="6" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E244" s="6"/>
+      <c r="F244" s="6" t="s">
+        <v>807</v>
+      </c>
+      <c r="G244" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H244" s="6" t="s">
+        <v>808</v>
+      </c>
+      <c r="I244" s="18">
+        <v>4033885060</v>
+      </c>
+      <c r="J244" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K244" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A245" s="6">
+        <v>906</v>
+      </c>
+      <c r="B245" s="6"/>
+      <c r="C245" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="D245" s="6" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E245" s="6"/>
+      <c r="F245" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="G245" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H245" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="I245" s="18">
+        <v>4182661819</v>
+      </c>
+      <c r="J245" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K245" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A246" s="6">
+        <v>907</v>
+      </c>
+      <c r="B246" s="6"/>
+      <c r="C246" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="E246" s="6"/>
+      <c r="F246" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="G246" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H246" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="I246" s="18" t="s">
+        <v>1535</v>
+      </c>
+      <c r="J246" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K246" s="6" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A247" s="6">
+        <v>909</v>
+      </c>
+      <c r="B247" s="6"/>
+      <c r="C247" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="D247" s="6" t="s">
+        <v>814</v>
+      </c>
+      <c r="E247" s="6"/>
+      <c r="F247" s="6" t="s">
+        <v>813</v>
+      </c>
+      <c r="G247" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="H247" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="I247" s="18" t="s">
+        <v>1536</v>
+      </c>
+      <c r="J247" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K247" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A248" s="6">
+        <v>912</v>
+      </c>
+      <c r="B248" s="6"/>
+      <c r="C248" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="D248" s="6" t="s">
+        <v>817</v>
+      </c>
+      <c r="E248" s="6"/>
+      <c r="F248" s="6" t="s">
+        <v>816</v>
+      </c>
+      <c r="G248" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="H248" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="I248" s="18" t="s">
+        <v>1537</v>
+      </c>
+      <c r="J248" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K248" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A249" s="6">
+        <v>914</v>
+      </c>
+      <c r="B249" s="6"/>
+      <c r="C249" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="D249" s="6" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E249" s="6"/>
+      <c r="F249" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="G249" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H249" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="I249" s="18" t="s">
+        <v>1539</v>
+      </c>
+      <c r="J249" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K249" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A250" s="6">
+        <v>925</v>
+      </c>
+      <c r="B250" s="6"/>
+      <c r="C250" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="D250" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="E250" s="6"/>
+      <c r="F250" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="G250" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H250" s="6" t="s">
+        <v>822</v>
+      </c>
+      <c r="I250" s="18">
+        <v>9056196977</v>
+      </c>
+      <c r="J250" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K250" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A251" s="6">
+        <v>926</v>
+      </c>
+      <c r="B251" s="6"/>
+      <c r="C251" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="D251" s="6" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E251" s="6"/>
+      <c r="F251" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="G251" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H251" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="I251" s="18">
+        <v>9053618251</v>
+      </c>
+      <c r="J251" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K251" s="6" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A252" s="6">
+        <v>927</v>
+      </c>
+      <c r="B252" s="6"/>
+      <c r="C252" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="D252" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="E252" s="6"/>
+      <c r="F252" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="G252" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H252" s="6" t="s">
+        <v>828</v>
+      </c>
+      <c r="I252" s="18">
+        <v>4166356574</v>
+      </c>
+      <c r="J252" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K252" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A253" s="6">
+        <v>928</v>
+      </c>
+      <c r="B253" s="6"/>
+      <c r="C253" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="D253" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="E253" s="6"/>
+      <c r="F253" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="G253" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H253" s="6" t="s">
+        <v>832</v>
+      </c>
+      <c r="I253" s="18">
+        <v>6132120146</v>
+      </c>
+      <c r="J253" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K253" s="6" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A254" s="6">
+        <v>929</v>
+      </c>
+      <c r="B254" s="6"/>
+      <c r="C254" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="D254" s="6" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E254" s="6"/>
+      <c r="F254" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="G254" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H254" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="I254" s="18">
+        <v>6045307787</v>
+      </c>
+      <c r="J254" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K254" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A255" s="6">
+        <v>930</v>
+      </c>
+      <c r="B255" s="6"/>
+      <c r="C255" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>836</v>
+      </c>
+      <c r="E255" s="6"/>
+      <c r="F255" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="G255" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H255" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="I255" s="18">
+        <v>9058292034</v>
+      </c>
+      <c r="J255" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K255" s="6" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A256" s="6">
+        <v>931</v>
+      </c>
+      <c r="B256" s="6"/>
+      <c r="C256" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="D256" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="E256" s="6"/>
+      <c r="F256" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="G256" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H256" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="I256" s="18">
+        <v>6477773196</v>
+      </c>
+      <c r="J256" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K256" s="6" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A257" s="6">
+        <v>932</v>
+      </c>
+      <c r="B257" s="6"/>
+      <c r="C257" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="D257" s="6" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E257" s="6"/>
+      <c r="F257" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="G257" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H257" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="I257" s="18">
+        <v>9052643191</v>
+      </c>
+      <c r="J257" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K257" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A258" s="6">
+        <v>933</v>
+      </c>
+      <c r="B258" s="6"/>
+      <c r="C258" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="D258" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="E258" s="6"/>
+      <c r="F258" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G258" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H258" s="6" t="s">
+        <v>847</v>
+      </c>
+      <c r="I258" s="18">
+        <v>7804436700</v>
+      </c>
+      <c r="J258" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K258" s="6" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A259" s="6">
+        <v>934</v>
+      </c>
+      <c r="B259" s="6"/>
+      <c r="C259" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="D259" s="6" t="s">
+        <v>849</v>
+      </c>
+      <c r="E259" s="6"/>
+      <c r="F259" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G259" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H259" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="I259" s="18">
+        <v>7804316700</v>
+      </c>
+      <c r="J259" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K259" s="6" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A260" s="6">
+        <v>935</v>
+      </c>
+      <c r="B260" s="6"/>
+      <c r="C260" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="D260" s="6" t="s">
+        <v>852</v>
+      </c>
+      <c r="E260" s="6"/>
+      <c r="F260" s="6" t="s">
+        <v>851</v>
+      </c>
+      <c r="G260" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H260" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="I260" s="18">
+        <v>5197830333</v>
+      </c>
+      <c r="J260" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K260" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A261" s="6">
+        <v>936</v>
+      </c>
+      <c r="B261" s="6"/>
+      <c r="C261" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="D261" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="E261" s="6"/>
+      <c r="F261" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="G261" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H261" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="I261" s="18">
+        <v>5196862160</v>
+      </c>
+      <c r="J261" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K261" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A262" s="6">
+        <v>937</v>
+      </c>
+      <c r="B262" s="6"/>
+      <c r="C262" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="D262" s="6" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E262" s="6"/>
+      <c r="F262" s="6" t="s">
+        <v>856</v>
+      </c>
+      <c r="G262" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H262" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="I262" s="18">
+        <v>9057543025</v>
+      </c>
+      <c r="J262" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K262" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A263" s="6">
+        <v>938</v>
+      </c>
+      <c r="B263" s="6"/>
+      <c r="C263" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="D263" s="6" t="s">
+        <v>859</v>
+      </c>
+      <c r="E263" s="6"/>
+      <c r="F263" s="6" t="s">
+        <v>860</v>
+      </c>
+      <c r="G263" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H263" s="6" t="s">
+        <v>861</v>
+      </c>
+      <c r="I263" s="18">
+        <v>6472882300</v>
+      </c>
+      <c r="J263" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K263" s="6" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A264" s="6">
+        <v>940</v>
+      </c>
+      <c r="B264" s="6"/>
+      <c r="C264" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="D264" s="6" t="s">
+        <v>863</v>
+      </c>
+      <c r="E264" s="6"/>
+      <c r="F264" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="G264" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H264" s="6" t="s">
+        <v>865</v>
+      </c>
+      <c r="I264" s="18">
+        <v>6132120333</v>
+      </c>
+      <c r="J264" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K264" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A265" s="6">
+        <v>941</v>
+      </c>
+      <c r="B265" s="6"/>
+      <c r="C265" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="D265" s="6" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E265" s="6"/>
+      <c r="F265" s="6" t="s">
+        <v>866</v>
+      </c>
+      <c r="G265" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H265" s="6" t="s">
+        <v>867</v>
+      </c>
+      <c r="I265" s="18">
+        <v>6042737335</v>
+      </c>
+      <c r="J265" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K265" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A266" s="6">
+        <v>942</v>
+      </c>
+      <c r="B266" s="6"/>
+      <c r="C266" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="D266" s="6" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E266" s="6"/>
+      <c r="F266" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="G266" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H266" s="6" t="s">
+        <v>869</v>
+      </c>
+      <c r="I266" s="18">
+        <v>9053324758</v>
+      </c>
+      <c r="J266" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K266" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A267" s="6">
+        <v>943</v>
+      </c>
+      <c r="B267" s="6"/>
+      <c r="C267" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="D267" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="E267" s="6"/>
+      <c r="F267" s="6" t="s">
+        <v>870</v>
+      </c>
+      <c r="G267" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H267" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="I267" s="18">
+        <v>4162967020</v>
+      </c>
+      <c r="J267" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K267" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A268" s="6">
+        <v>944</v>
+      </c>
+      <c r="B268" s="6"/>
+      <c r="C268" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="D268" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="E268" s="6"/>
+      <c r="F268" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="G268" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H268" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="I268" s="18">
+        <v>5199672070</v>
+      </c>
+      <c r="J268" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K268" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A269" s="6">
+        <v>945</v>
+      </c>
+      <c r="B269" s="6"/>
+      <c r="C269" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="D269" s="6" t="s">
+        <v>876</v>
+      </c>
+      <c r="E269" s="6"/>
+      <c r="F269" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G269" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H269" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="I269" s="18">
+        <v>4037171000</v>
+      </c>
+      <c r="J269" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K269" s="6" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A270" s="6">
+        <v>946</v>
+      </c>
+      <c r="B270" s="6"/>
+      <c r="C270" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="D270" s="6" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E270" s="6"/>
+      <c r="F270" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G270" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="H270" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="I270" s="18">
+        <v>2047830976</v>
+      </c>
+      <c r="J270" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K270" s="6" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A271" s="6">
+        <v>947</v>
+      </c>
+      <c r="B271" s="6"/>
+      <c r="C271" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="D271" s="6" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E271" s="6"/>
+      <c r="F271" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G271" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H271" s="6" t="s">
+        <v>881</v>
+      </c>
+      <c r="I271" s="18">
+        <v>4032587975</v>
+      </c>
+      <c r="J271" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K271" s="6" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A272" s="6">
+        <v>948</v>
+      </c>
+      <c r="B272" s="6"/>
+      <c r="C272" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="D272" s="6" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E272" s="6"/>
+      <c r="F272" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G272" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="H272" s="6" t="s">
+        <v>883</v>
+      </c>
+      <c r="I272" s="18">
+        <v>2046618157</v>
+      </c>
+      <c r="J272" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K272" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A273" s="6">
+        <v>949</v>
+      </c>
+      <c r="B273" s="6"/>
+      <c r="C273" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="D273" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="E273" s="6"/>
+      <c r="F273" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="G273" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H273" s="6" t="s">
+        <v>886</v>
+      </c>
+      <c r="I273" s="18">
+        <v>9059541262</v>
+      </c>
+      <c r="J273" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K273" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A274" s="6">
+        <v>950</v>
+      </c>
+      <c r="B274" s="6"/>
+      <c r="C274" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="D274" s="6" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E274" s="6"/>
+      <c r="F274" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="G274" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H274" s="6" t="s">
+        <v>887</v>
+      </c>
+      <c r="I274" s="18">
+        <v>9053780333</v>
+      </c>
+      <c r="J274" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K274" s="6" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A275" s="6">
+        <v>951</v>
+      </c>
+      <c r="B275" s="6"/>
+      <c r="C275" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="D275" s="6" t="s">
+        <v>889</v>
+      </c>
+      <c r="E275" s="6"/>
+      <c r="F275" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G275" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H275" s="6" t="s">
+        <v>890</v>
+      </c>
+      <c r="I275" s="18">
+        <v>7803774575</v>
+      </c>
+      <c r="J275" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K275" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A276" s="6">
+        <v>952</v>
+      </c>
+      <c r="B276" s="6"/>
+      <c r="C276" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="D276" s="6" t="s">
+        <v>892</v>
+      </c>
+      <c r="E276" s="6"/>
+      <c r="F276" s="6" t="s">
+        <v>783</v>
+      </c>
+      <c r="G276" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H276" s="6" t="s">
+        <v>893</v>
+      </c>
+      <c r="I276" s="18">
+        <v>6046384966</v>
+      </c>
+      <c r="J276" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K276" s="6" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A277" s="6">
+        <v>953</v>
+      </c>
+      <c r="B277" s="6"/>
+      <c r="C277" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="D277" s="6" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E277" s="6"/>
+      <c r="F277" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="G277" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H277" s="6" t="s">
+        <v>894</v>
+      </c>
+      <c r="I277" s="18">
+        <v>7057975330</v>
+      </c>
+      <c r="J277" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K277" s="6" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="278" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A278" s="6">
+        <v>954</v>
+      </c>
+      <c r="B278" s="6"/>
+      <c r="C278" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="D278" s="6" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E278" s="6"/>
+      <c r="F278" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="G278" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H278" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="I278" s="18">
+        <v>9054942179</v>
+      </c>
+      <c r="J278" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K278" s="6" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A279" s="6">
+        <v>955</v>
+      </c>
+      <c r="B279" s="6"/>
+      <c r="C279" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="D279" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="E279" s="6"/>
+      <c r="F279" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="G279" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="H279" s="6" t="s">
+        <v>896</v>
+      </c>
+      <c r="I279" s="18">
+        <v>3065460100</v>
+      </c>
+      <c r="J279" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K279" s="6" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A280" s="6">
+        <v>956</v>
+      </c>
+      <c r="B280" s="6"/>
+      <c r="C280" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="D280" s="6" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E280" s="6"/>
+      <c r="F280" s="6" t="s">
+        <v>897</v>
+      </c>
+      <c r="G280" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H280" s="6" t="s">
+        <v>898</v>
+      </c>
+      <c r="I280" s="18">
+        <v>9056953906</v>
+      </c>
+      <c r="J280" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K280" s="6" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="281" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A281" s="6">
+        <v>958</v>
+      </c>
+      <c r="B281" s="6"/>
+      <c r="C281" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="D281" s="6" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E281" s="6"/>
+      <c r="F281" s="6" t="s">
+        <v>900</v>
+      </c>
+      <c r="G281" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H281" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="I281" s="18">
+        <v>6044685500</v>
+      </c>
+      <c r="J281" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K281" s="6" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A282" s="6">
+        <v>959</v>
+      </c>
+      <c r="B282" s="6"/>
+      <c r="C282" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="D282" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="E282" s="6"/>
+      <c r="F282" s="6" t="s">
+        <v>902</v>
+      </c>
+      <c r="G282" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H282" s="6" t="s">
+        <v>904</v>
+      </c>
+      <c r="I282" s="18">
+        <v>9056741055</v>
+      </c>
+      <c r="J282" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K282" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A283" s="6">
+        <v>960</v>
+      </c>
+      <c r="B283" s="6"/>
+      <c r="C283" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="D283" s="6" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E283" s="6"/>
+      <c r="F283" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="G283" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H283" s="6" t="s">
+        <v>905</v>
+      </c>
+      <c r="I283" s="18">
+        <v>4033145645</v>
+      </c>
+      <c r="J283" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K283" s="6" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A284" s="6">
+        <v>961</v>
+      </c>
+      <c r="B284" s="6"/>
+      <c r="C284" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="D284" s="6" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E284" s="6"/>
+      <c r="F284" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G284" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H284" s="6" t="s">
+        <v>906</v>
+      </c>
+      <c r="I284" s="18">
+        <v>6045807788</v>
+      </c>
+      <c r="J284" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K284" s="6" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A285" s="6">
+        <v>962</v>
+      </c>
+      <c r="B285" s="6"/>
+      <c r="C285" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="D285" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="E285" s="6"/>
+      <c r="F285" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="G285" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H285" s="6" t="s">
+        <v>909</v>
+      </c>
+      <c r="I285" s="18">
+        <v>5149054269</v>
+      </c>
+      <c r="J285" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K285" s="6" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A286" s="6">
+        <v>963</v>
+      </c>
+      <c r="B286" s="6"/>
+      <c r="C286" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="D286" s="6" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E286" s="6"/>
+      <c r="F286" s="6" t="s">
+        <v>911</v>
+      </c>
+      <c r="G286" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H286" s="6" t="s">
+        <v>912</v>
+      </c>
+      <c r="I286" s="18" t="s">
+        <v>1556</v>
+      </c>
+      <c r="J286" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K286" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="194" spans="1:11" ht="15" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G194" s="13" t="s">
+    <row r="287" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A287" s="6">
+        <v>964</v>
+      </c>
+      <c r="B287" s="6"/>
+      <c r="C287" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D287" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="E287" s="6"/>
+      <c r="F287" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="G287" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="H194" s="13" t="s">
-[...31 lines deleted...]
-      <c r="G195" s="13" t="s">
+      <c r="H287" s="6" t="s">
+        <v>914</v>
+      </c>
+      <c r="I287" s="18">
+        <v>6138872599</v>
+      </c>
+      <c r="J287" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K287" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="288" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A288" s="6">
+        <v>965</v>
+      </c>
+      <c r="B288" s="6"/>
+      <c r="C288" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="D288" s="6" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E288" s="6"/>
+      <c r="F288" s="6" t="s">
+        <v>870</v>
+      </c>
+      <c r="G288" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H288" s="6" t="s">
+        <v>916</v>
+      </c>
+      <c r="I288" s="18">
+        <v>4166466726</v>
+      </c>
+      <c r="J288" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K288" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A289" s="6">
+        <v>967</v>
+      </c>
+      <c r="B289" s="6"/>
+      <c r="C289" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="D289" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="E289" s="6"/>
+      <c r="F289" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="G289" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H289" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="I289" s="18">
+        <v>5143686570</v>
+      </c>
+      <c r="J289" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K289" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A290" s="6">
+        <v>968</v>
+      </c>
+      <c r="B290" s="6"/>
+      <c r="C290" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="D290" s="6" t="s">
+        <v>919</v>
+      </c>
+      <c r="E290" s="6"/>
+      <c r="F290" s="6" t="s">
+        <v>918</v>
+      </c>
+      <c r="G290" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H290" s="6" t="s">
+        <v>920</v>
+      </c>
+      <c r="I290" s="18">
+        <v>4507812030</v>
+      </c>
+      <c r="J290" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K290" s="6" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A291" s="6">
+        <v>969</v>
+      </c>
+      <c r="B291" s="6"/>
+      <c r="C291" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E291" s="6"/>
+      <c r="F291" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="G291" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H291" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="I291" s="18">
+        <v>4507662300</v>
+      </c>
+      <c r="J291" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K291" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A292" s="6">
+        <v>970</v>
+      </c>
+      <c r="B292" s="6"/>
+      <c r="C292" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="D292" s="6" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E292" s="6"/>
+      <c r="F292" s="6" t="s">
+        <v>922</v>
+      </c>
+      <c r="G292" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H292" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="I292" s="18">
+        <v>5147822400</v>
+      </c>
+      <c r="J292" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K292" s="6" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A293" s="6">
+        <v>971</v>
+      </c>
+      <c r="B293" s="6"/>
+      <c r="C293" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="D293" s="6" t="s">
+        <v>925</v>
+      </c>
+      <c r="E293" s="6"/>
+      <c r="F293" s="6" t="s">
+        <v>926</v>
+      </c>
+      <c r="G293" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H293" s="6" t="s">
+        <v>927</v>
+      </c>
+      <c r="I293" s="18">
+        <v>4504611557</v>
+      </c>
+      <c r="J293" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K293" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A294" s="6">
+        <v>972</v>
+      </c>
+      <c r="B294" s="6"/>
+      <c r="C294" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="D294" s="6" t="s">
+        <v>928</v>
+      </c>
+      <c r="E294" s="6"/>
+      <c r="F294" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="G294" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H294" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="I294" s="18">
+        <v>8199662222</v>
+      </c>
+      <c r="J294" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K294" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A295" s="6">
+        <v>973</v>
+      </c>
+      <c r="B295" s="6"/>
+      <c r="C295" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="D295" s="6" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E295" s="6"/>
+      <c r="F295" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="G295" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H295" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="I295" s="18">
+        <v>7784522250</v>
+      </c>
+      <c r="J295" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K295" s="6" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="296" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A296" s="6">
+        <v>974</v>
+      </c>
+      <c r="B296" s="6"/>
+      <c r="C296" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="D296" s="6" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E296" s="6"/>
+      <c r="F296" s="6" t="s">
+        <v>933</v>
+      </c>
+      <c r="G296" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="H296" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="I296" s="18">
+        <v>3066670350</v>
+      </c>
+      <c r="J296" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K296" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="297" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A297" s="6">
+        <v>975</v>
+      </c>
+      <c r="B297" s="6"/>
+      <c r="C297" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="D297" s="6" t="s">
+        <v>936</v>
+      </c>
+      <c r="E297" s="6"/>
+      <c r="F297" s="6" t="s">
+        <v>935</v>
+      </c>
+      <c r="G297" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H297" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="I297" s="18">
+        <v>6132873912</v>
+      </c>
+      <c r="J297" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K297" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A298" s="6">
+        <v>976</v>
+      </c>
+      <c r="B298" s="6"/>
+      <c r="C298" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="D298" s="6" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E298" s="6"/>
+      <c r="F298" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G298" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="H195" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I195" s="15" t="s">
+      <c r="H298" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="I298" s="18">
+        <v>4032477175</v>
+      </c>
+      <c r="J298" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K298" s="6" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A299" s="6">
+        <v>977</v>
+      </c>
+      <c r="B299" s="6"/>
+      <c r="C299" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="D299" s="6" t="s">
+        <v>942</v>
+      </c>
+      <c r="E299" s="6"/>
+      <c r="F299" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="G299" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H299" s="6" t="s">
+        <v>943</v>
+      </c>
+      <c r="I299" s="18">
+        <v>4166428321</v>
+      </c>
+      <c r="J299" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K299" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="300" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A300" s="6">
+        <v>978</v>
+      </c>
+      <c r="B300" s="6"/>
+      <c r="C300" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="D300" s="6" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E300" s="6"/>
+      <c r="F300" s="6" t="s">
+        <v>944</v>
+      </c>
+      <c r="G300" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H300" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="I300" s="18">
+        <v>4504201464</v>
+      </c>
+      <c r="J300" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K300" s="6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="301" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A301" s="11">
+        <v>979</v>
+      </c>
+      <c r="B301" s="11"/>
+      <c r="C301" s="12" t="s">
+        <v>945</v>
+      </c>
+      <c r="D301" s="11" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E301" s="11"/>
+      <c r="F301" s="11" t="s">
+        <v>945</v>
+      </c>
+      <c r="G301" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="H301" s="11" t="s">
+        <v>946</v>
+      </c>
+      <c r="I301" s="13">
+        <v>9024680075</v>
+      </c>
+      <c r="J301" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K301" s="11" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="302" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A302" s="11">
+        <v>980</v>
+      </c>
+      <c r="B302" s="11"/>
+      <c r="C302" s="12" t="s">
+        <v>947</v>
+      </c>
+      <c r="D302" s="11" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E302" s="11"/>
+      <c r="F302" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="G302" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="H302" s="11" t="s">
+        <v>948</v>
+      </c>
+      <c r="I302" s="13">
+        <v>5199638494</v>
+      </c>
+      <c r="J302" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K302" s="11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="303" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A303" s="11">
         <v>982</v>
       </c>
-      <c r="J195" s="13" t="s">
-[...13 lines deleted...]
-      <c r="C196" s="13" t="s">
+      <c r="B303" s="11"/>
+      <c r="C303" s="12" t="s">
+        <v>949</v>
+      </c>
+      <c r="D303" s="11" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E303" s="11"/>
+      <c r="F303" s="11" t="s">
+        <v>949</v>
+      </c>
+      <c r="G303" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="H303" s="11" t="s">
+        <v>950</v>
+      </c>
+      <c r="I303" s="13">
+        <v>9053047624</v>
+      </c>
+      <c r="J303" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K303" s="11" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="304" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A304" s="11">
         <v>984</v>
       </c>
-      <c r="D196" s="13" t="s">
-[...8 lines deleted...]
-      <c r="G196" s="13" t="s">
+      <c r="B304" s="11"/>
+      <c r="C304" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="D304" s="11" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E304" s="11"/>
+      <c r="F304" s="11" t="s">
+        <v>439</v>
+      </c>
+      <c r="G304" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="H304" s="11" t="s">
+        <v>951</v>
+      </c>
+      <c r="I304" s="13">
+        <v>9056671633</v>
+      </c>
+      <c r="J304" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K304" s="11" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A305" s="11">
+        <v>985</v>
+      </c>
+      <c r="B305" s="11"/>
+      <c r="C305" s="12" t="s">
+        <v>952</v>
+      </c>
+      <c r="D305" s="11" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E305" s="11"/>
+      <c r="F305" s="11" t="s">
+        <v>952</v>
+      </c>
+      <c r="G305" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="H305" s="11" t="s">
+        <v>953</v>
+      </c>
+      <c r="I305" s="13">
+        <v>9057511114</v>
+      </c>
+      <c r="J305" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K305" s="11" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A306" s="11">
+        <v>986</v>
+      </c>
+      <c r="B306" s="11"/>
+      <c r="C306" s="12" t="s">
+        <v>954</v>
+      </c>
+      <c r="D306" s="11" t="s">
+        <v>955</v>
+      </c>
+      <c r="E306" s="11"/>
+      <c r="F306" s="11" t="s">
+        <v>954</v>
+      </c>
+      <c r="G306" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="H196" s="13" t="s">
-[...31 lines deleted...]
-      <c r="G197" s="13" t="s">
+      <c r="H306" s="11" t="s">
+        <v>956</v>
+      </c>
+      <c r="I306" s="13">
+        <v>7805137325</v>
+      </c>
+      <c r="J306" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K306" s="11" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A307" s="11">
+        <v>989</v>
+      </c>
+      <c r="B307" s="11"/>
+      <c r="C307" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="D307" s="11" t="s">
+        <v>957</v>
+      </c>
+      <c r="E307" s="11"/>
+      <c r="F307" s="11" t="s">
+        <v>435</v>
+      </c>
+      <c r="G307" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="H307" s="11" t="s">
+        <v>958</v>
+      </c>
+      <c r="I307" s="13">
+        <v>6139623495</v>
+      </c>
+      <c r="J307" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K307" s="11" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A308" s="11">
+        <v>990</v>
+      </c>
+      <c r="B308" s="11"/>
+      <c r="C308" s="12" t="s">
+        <v>959</v>
+      </c>
+      <c r="D308" s="11" t="s">
+        <v>960</v>
+      </c>
+      <c r="E308" s="11"/>
+      <c r="F308" s="11" t="s">
+        <v>959</v>
+      </c>
+      <c r="G308" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="H308" s="11" t="s">
+        <v>961</v>
+      </c>
+      <c r="I308" s="13">
+        <v>9056938601</v>
+      </c>
+      <c r="J308" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K308" s="11" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A309" s="11">
+        <v>992</v>
+      </c>
+      <c r="B309" s="11"/>
+      <c r="C309" s="12" t="s">
+        <v>962</v>
+      </c>
+      <c r="D309" s="11" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E309" s="11"/>
+      <c r="F309" s="11" t="s">
+        <v>962</v>
+      </c>
+      <c r="G309" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H197" s="13" t="s">
-[...31 lines deleted...]
-      <c r="G198" s="13" t="s">
+      <c r="H309" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="I309" s="13">
+        <v>6048526220</v>
+      </c>
+      <c r="J309" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K309" s="11" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A310" s="11">
+        <v>994</v>
+      </c>
+      <c r="B310" s="11"/>
+      <c r="C310" s="12" t="s">
+        <v>963</v>
+      </c>
+      <c r="D310" s="11" t="s">
+        <v>964</v>
+      </c>
+      <c r="E310" s="11"/>
+      <c r="F310" s="11" t="s">
+        <v>783</v>
+      </c>
+      <c r="G310" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H310" s="11" t="s">
+        <v>965</v>
+      </c>
+      <c r="I310" s="13" t="s">
+        <v>1570</v>
+      </c>
+      <c r="J310" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K310" s="11" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="311" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A311" s="11">
+        <v>995</v>
+      </c>
+      <c r="B311" s="11"/>
+      <c r="C311" s="12" t="s">
+        <v>966</v>
+      </c>
+      <c r="D311" s="11" t="s">
+        <v>967</v>
+      </c>
+      <c r="E311" s="11"/>
+      <c r="F311" s="11" t="s">
+        <v>966</v>
+      </c>
+      <c r="G311" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="H198" s="13" t="s">
-[...31 lines deleted...]
-      <c r="G199" s="13" t="s">
+      <c r="H311" s="11" t="s">
+        <v>968</v>
+      </c>
+      <c r="I311" s="13">
+        <v>5196249772</v>
+      </c>
+      <c r="J311" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K311" s="11" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="312" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A312" s="11">
+        <v>998</v>
+      </c>
+      <c r="B312" s="11"/>
+      <c r="C312" s="12" t="s">
+        <v>969</v>
+      </c>
+      <c r="D312" s="11" t="s">
+        <v>970</v>
+      </c>
+      <c r="E312" s="11"/>
+      <c r="F312" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G312" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H312" s="11" t="s">
+        <v>971</v>
+      </c>
+      <c r="I312" s="13" t="s">
+        <v>1571</v>
+      </c>
+      <c r="J312" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K312" s="11" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="313" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A313" s="19">
+        <v>1401</v>
+      </c>
+      <c r="B313" s="20"/>
+      <c r="C313" s="19" t="s">
+        <v>972</v>
+      </c>
+      <c r="D313" s="19" t="s">
+        <v>973</v>
+      </c>
+      <c r="E313" s="19"/>
+      <c r="F313" s="20" t="s">
+        <v>834</v>
+      </c>
+      <c r="G313" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="H313" s="19" t="s">
+        <v>974</v>
+      </c>
+      <c r="I313" s="21"/>
+      <c r="J313" s="19"/>
+      <c r="K313" s="19" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A314" s="19">
+        <v>1402</v>
+      </c>
+      <c r="B314" s="20"/>
+      <c r="C314" s="19" t="s">
+        <v>976</v>
+      </c>
+      <c r="D314" s="19" t="s">
+        <v>977</v>
+      </c>
+      <c r="E314" s="19"/>
+      <c r="F314" s="20" t="s">
+        <v>433</v>
+      </c>
+      <c r="G314" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="H199" s="13" t="s">
-[...31 lines deleted...]
-      <c r="G200" s="13" t="s">
+      <c r="H314" s="19" t="s">
+        <v>978</v>
+      </c>
+      <c r="I314" s="21">
+        <v>9054947272</v>
+      </c>
+      <c r="J314" s="19"/>
+      <c r="K314" s="19" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="315" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A315" s="19">
+        <v>1407</v>
+      </c>
+      <c r="B315" s="20"/>
+      <c r="C315" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="D315" s="19" t="s">
+        <v>980</v>
+      </c>
+      <c r="E315" s="19"/>
+      <c r="F315" s="20" t="s">
+        <v>433</v>
+      </c>
+      <c r="G315" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="H200" s="13" t="s">
-[...31 lines deleted...]
-      <c r="G201" s="13" t="s">
+      <c r="H315" s="19" t="s">
+        <v>981</v>
+      </c>
+      <c r="I315" s="21"/>
+      <c r="J315" s="19"/>
+      <c r="K315" s="19" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="316" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A316" s="11">
+        <v>1407</v>
+      </c>
+      <c r="B316" s="11"/>
+      <c r="C316" s="12" t="s">
+        <v>979</v>
+      </c>
+      <c r="D316" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="E316" s="11"/>
+      <c r="F316" s="11" t="s">
+        <v>433</v>
+      </c>
+      <c r="G316" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="H201" s="13" t="s">
-[...3268 lines deleted...]
-      <c r="A295" s="13">
+      <c r="H316" s="11" t="s">
+        <v>981</v>
+      </c>
+      <c r="I316" s="22"/>
+      <c r="J316" s="11"/>
+      <c r="K316" s="23" t="s">
         <v>975</v>
       </c>
-      <c r="B295" s="13" t="s">
-[...693 lines deleted...]
-      </c>
+    </row>
+    <row r="320" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B320" s="3"/>
+    </row>
+    <row r="321" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B321" s="4"/>
+    </row>
+    <row r="322" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B322" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:K2" xr:uid="{62B20FEB-7058-435B-9A4D-F8BBA0634B30}"/>
+  <autoFilter ref="A2:K316" xr:uid="{62B20FEB-7058-435B-9A4D-F8BBA0634B30}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:K316">
+      <sortCondition ref="A2:A304"/>
+    </sortState>
+  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="B15:B314" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e9c55f1f-f169-4db7-a264-a5084ccbb748}" enabled="1" method="Standard" siteId="{135e8995-7d3b-4466-844b-a0d62ba5f495}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Best Buy Co. Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 