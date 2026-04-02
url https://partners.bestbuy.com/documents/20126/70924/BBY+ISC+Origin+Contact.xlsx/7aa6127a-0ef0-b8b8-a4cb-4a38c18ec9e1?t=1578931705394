--- v0 (2025-10-14)
+++ v1 (2026-04-02)
@@ -7,85 +7,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\kul-dc.dhl.com\hk_dgf\s-data\OMS\Operations\chloepwl\Best Buy\contact list\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a100116\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EBBB33C-B550-4031-8E7E-4CC1C11DF97E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8273D92F-3DA2-40E3-8135-19A7A69EEB6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Origins" sheetId="4" r:id="rId1"/>
     <sheet name="CT, APAM" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Origins!$A$4:$G$58</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Origins!$A$4:$G$57</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="246">
   <si>
     <t>Customer:</t>
   </si>
   <si>
     <t>Best Buy</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Origin</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Phone #</t>
   </si>
   <si>
@@ -148,143 +148,113 @@
   <si>
     <t>86-592 359 2645</t>
   </si>
   <si>
     <t>Joice.deng@dhl.com</t>
   </si>
   <si>
     <t>Assistant Operations Manager (Escalate)</t>
   </si>
   <si>
     <t>Susan Xu</t>
   </si>
   <si>
     <t>86-592 379 3538</t>
   </si>
   <si>
     <t>Susan.xu@dhl.com</t>
   </si>
   <si>
     <t>Nanjing / Shanghai / Wu Han / Wu Hu</t>
   </si>
   <si>
     <t>Ningbo</t>
   </si>
   <si>
-    <t>Operations Clerk</t>
-[...1 lines deleted...]
-  <si>
     <t>Documentation Clerk</t>
   </si>
   <si>
-    <t>Stella Xiang</t>
-[...10 lines deleted...]
-  <si>
     <t>Color Yan</t>
   </si>
   <si>
-    <t>86-574 2770 0845</t>
-[...1 lines deleted...]
-  <si>
     <t>color.yan@dhl.com</t>
   </si>
   <si>
     <t>Operation Manager (Escalate)</t>
   </si>
   <si>
     <t>Patty Chen</t>
   </si>
   <si>
     <t>86-574 2770 0837</t>
   </si>
   <si>
     <t>Patty.Chen@dhl.com</t>
   </si>
   <si>
     <t>Qingdao</t>
   </si>
   <si>
     <t>Customer Service</t>
   </si>
   <si>
     <t>Operations Supervisor</t>
   </si>
   <si>
     <t>Ted Ren</t>
   </si>
   <si>
     <t>86-532 8077 3568</t>
   </si>
   <si>
     <t>ted.ren@dhl.com</t>
   </si>
   <si>
     <t>Quicking Huang</t>
   </si>
   <si>
     <t>86-532 8077 3567</t>
   </si>
   <si>
     <t>quicking.huang@dhl.com</t>
   </si>
   <si>
     <t>Tianjin / Xingang</t>
   </si>
   <si>
     <t xml:space="preserve">Customer Service Team Leader </t>
   </si>
   <si>
-    <t>Wisinst Lin</t>
-[...7 lines deleted...]
-  <si>
     <t>Documentation</t>
   </si>
   <si>
     <t>Operations Manager (Escalate)</t>
   </si>
   <si>
     <t>Tina Cheng</t>
   </si>
   <si>
-    <t>86-22 8319 5065</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">tina.cheng@dhl.com </t>
   </si>
   <si>
     <t>Port Kelang</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>For program management &amp; system data entry</t>
   </si>
   <si>
     <t>edgmy-dgf-tpp-prog@dhl.com</t>
   </si>
   <si>
     <t>edgmy-dgf-tpp-cust@dhl.com</t>
   </si>
   <si>
     <t xml:space="preserve">Mohd.Azham@dhl.com </t>
   </si>
   <si>
     <t>607 2879792</t>
   </si>
   <si>
     <t>Mohd.Azham@dhl.com</t>
@@ -332,59 +302,50 @@
     <t>Reena.Detablan@dhl.com</t>
   </si>
   <si>
     <t>Marcos Ramos</t>
   </si>
   <si>
     <t>+63 928 524 7319</t>
   </si>
   <si>
     <t>marcos.ramos2@dhl.com</t>
   </si>
   <si>
     <t>Kaoshiung / Keelung / Taichung</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>Senior Supervisor</t>
   </si>
   <si>
     <t>886-2 6603 8095</t>
   </si>
   <si>
     <t>rachel.chou@dhl.com</t>
-  </si>
-[...7 lines deleted...]
-    <t>lt.chen@dhl.com</t>
   </si>
   <si>
     <t>Laem Chabang / Bangkok</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Thitivorada Vongrit</t>
   </si>
   <si>
     <t xml:space="preserve">66-2080 1929 </t>
   </si>
   <si>
     <t>thitivorada.vongrit@dhl.com</t>
   </si>
   <si>
     <t xml:space="preserve">Warunya Meechana </t>
   </si>
   <si>
     <t>66-2080 1923</t>
   </si>
   <si>
     <t>warunya.meechana@dhl.com</t>
   </si>
@@ -521,54 +482,50 @@
     <t>86-755 2218 3323
 Mobile: 86-13410495949</t>
   </si>
   <si>
     <t>Senior Coordinator</t>
   </si>
   <si>
     <t>Ellen Seasafira</t>
   </si>
   <si>
     <t>+62 812 17232535</t>
   </si>
   <si>
     <t>ellen.seasafira@dhl.com</t>
   </si>
   <si>
     <t>DHL OMS Operations Contact List</t>
   </si>
   <si>
     <t>DHL OMS Contact List</t>
   </si>
   <si>
     <t>EDGTW-DGF-OMS-BBY@dhl.com</t>
   </si>
   <si>
-    <t>Head of OMS Taiwan (Escalate)</t>
-[...2 lines deleted...]
-  <si>
     <t>86-755 2218 3369</t>
   </si>
   <si>
     <t>86-755 2218 3175</t>
   </si>
   <si>
     <t>86-755 2218 3256</t>
   </si>
   <si>
     <t>OMS Supervisor</t>
   </si>
   <si>
     <t>OMS Manager</t>
   </si>
   <si>
     <t>customer service</t>
   </si>
   <si>
     <t>Siti.NurulAshiqin@dhl.com</t>
   </si>
   <si>
     <t>607  2879 766</t>
   </si>
   <si>
     <t>OMS Operations Specialist</t>
@@ -603,59 +560,50 @@
     <t>Elle.Han@dhl.com</t>
   </si>
   <si>
     <t>Joice deng</t>
   </si>
   <si>
     <t>Head of Ocean Freight &amp; OMS (2nd Escalate)</t>
   </si>
   <si>
     <t>OMS Operations Specialist (Primary)</t>
   </si>
   <si>
     <t>OMS Operations Specialist  (back-up)</t>
   </si>
   <si>
     <t>OMS Team Lead (1st Escalate)</t>
   </si>
   <si>
     <t>Customer Service Representative, OMS</t>
   </si>
   <si>
     <t>Trang.Nguyen@dhl.com</t>
   </si>
   <si>
     <t>Trang Nguyen</t>
-  </si>
-[...7 lines deleted...]
-    <t>Summer.Xia@dhl.com</t>
   </si>
   <si>
     <t xml:space="preserve">EDGVN-DGF-BESTBUYVN@dhl.com </t>
   </si>
   <si>
     <t>DHL_OMS_AMNO_BBY@dhl.com</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Group email 
 (Included Christine / Rachel)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Heycil Farley (21.2.2022)</t>
     </r>
   </si>
   <si>
@@ -677,59 +625,55 @@
     <t>Dao Ho</t>
   </si>
   <si>
     <t>BBY VN Group Email</t>
   </si>
   <si>
     <t>(+84) 8 38123 888  HP :(+84) 935 776 175</t>
   </si>
   <si>
     <t>(+84) 8 38123 888  HP : (+84) 932 109 942 </t>
   </si>
   <si>
     <t>Jutharat Khaolamlerd</t>
   </si>
   <si>
     <t>66-2080 1931</t>
   </si>
   <si>
     <t>jutharat.khaolamlerd@dhl.com</t>
   </si>
   <si>
     <t>BBY-HKG-OPS@dhl.com</t>
   </si>
   <si>
     <t>Elva Liu</t>
-    <phoneticPr fontId="11" type="noConversion"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="11" type="noConversion"/>
+    <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <t>Elva.qn.liu@dhl.com</t>
-    <phoneticPr fontId="11" type="noConversion"/>
+    <phoneticPr fontId="10" type="noConversion"/>
   </si>
   <si>
     <t>Echo ZOU</t>
   </si>
   <si>
     <t>86-755 2218 3584</t>
   </si>
   <si>
     <t>June Yang</t>
   </si>
   <si>
     <t>86-755 2218 3227
 Mobile: 86-17322340758</t>
   </si>
   <si>
     <t>june.yh.yang@dhl.com</t>
   </si>
   <si>
     <t xml:space="preserve">Kevin Wong  </t>
   </si>
   <si>
     <t>852-2976 7161</t>
   </si>
   <si>
     <t>Group email 
@@ -817,50 +761,94 @@
     <t>Sophie Chen</t>
   </si>
   <si>
     <t>86-21-2305 5424</t>
   </si>
   <si>
     <t>Shelly Sun</t>
   </si>
   <si>
     <t>86-21 2305 5373</t>
   </si>
   <si>
     <t>86-21 2305 5803</t>
   </si>
   <si>
     <t>bby-sha-ops@dhl.com</t>
   </si>
   <si>
     <t xml:space="preserve">Vida.wei@dhl.com </t>
   </si>
   <si>
     <t>86-411-39453323</t>
   </si>
   <si>
     <t>Vida Wei</t>
+  </si>
+  <si>
+    <t>Jessie Zhang</t>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <t>86-22 58924945</t>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <t>Jessie.zhang@dhl.com</t>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <t>86-22 58924951</t>
+    <phoneticPr fontId="10" type="noConversion"/>
+  </si>
+  <si>
+    <t>86-22 58924944</t>
+    <phoneticPr fontId="13" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">Walker Li </t>
+  </si>
+  <si>
+    <t>86-0574-8796 0635</t>
+  </si>
+  <si>
+    <t>walker.li@dhl.com</t>
+  </si>
+  <si>
+    <t>86-0574-8796 0632</t>
+  </si>
+  <si>
+    <t>Operations / Team Leader</t>
+  </si>
+  <si>
+    <t>Stefanie Lin</t>
+  </si>
+  <si>
+    <t>886-2 6603 8063</t>
+  </si>
+  <si>
+    <t>stefanie.lin@dhl.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -891,78 +879,77 @@
       <sz val="20"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <scheme val="major"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
@@ -1016,53 +1003,53 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -1084,155 +1071,132 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -1821,1757 +1785,1719 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa.zhangf@dhl.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Caroline.Mary@dhl.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shandy.ariyo@dhl.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bby-sha-ops@dhl.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcos.ramos2@dhl.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Reena.Detablan@dhl.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nguyen.Trang@dhl.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bby-sha-ops@dhl.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jothy.ramasamy@dhl.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minnie.chui@dhl.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mohd.Azham@dhl.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bby-sha-ops@dhl.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa.zhangf@dhl.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jessie.zhang@dhl.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Caroline.Mary@dhl.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shandy.ariyo@dhl.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bby-sha-ops@dhl.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcos.ramos2@dhl.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stefanie.lin@dhl.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Reena.Detablan@dhl.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nguyen.Trang@dhl.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bby-sha-ops@dhl.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jothy.ramasamy@dhl.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walker.li@dhl.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minnie.chui@dhl.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mohd.Azham@dhl.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bby-sha-ops@dhl.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:color.yan@dhl.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:G58"/>
+  <dimension ref="A1:G57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B18" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="B63" sqref="B63"/>
+      <selection pane="bottomRight" activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="23.25" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" style="19" customWidth="1"/>
-    <col min="2" max="2" width="45.5546875" style="19" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="19"/>
+    <col min="2" max="2" width="45.5703125" style="19" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="19" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="38.85546875" style="19" customWidth="1"/>
+    <col min="5" max="5" width="31.42578125" style="19" customWidth="1"/>
+    <col min="6" max="6" width="36.140625" style="19" customWidth="1"/>
+    <col min="7" max="7" width="55.140625" style="19" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="18" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="D1" s="20"/>
     </row>
-    <row r="2" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="17"/>
       <c r="B2" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="20"/>
     </row>
-    <row r="4" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="29" t="s">
+    <row r="4" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="30" t="s">
+      <c r="E4" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="30" t="s">
+      <c r="F4" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="30" t="s">
+      <c r="G4" s="29" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:7" s="40" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="45">
+    <row r="5" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="38">
         <v>1</v>
       </c>
-      <c r="B5" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="51" t="s">
+      <c r="B5" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="C5" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="51" t="s">
+      <c r="D5" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="51" t="s">
-[...5 lines deleted...]
-      <c r="G5" s="51" t="s">
+      <c r="E5" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="F5" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="G5" s="42" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="40" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="45">
+    <row r="6" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="38">
         <v>2</v>
       </c>
-      <c r="B6" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="51" t="s">
+      <c r="B6" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="C6" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="51" t="s">
+      <c r="D6" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="51" t="s">
-[...5 lines deleted...]
-      <c r="G6" s="51" t="s">
+      <c r="E6" s="42" t="s">
+        <v>132</v>
+      </c>
+      <c r="F6" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="G6" s="42" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="40" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="45">
+    <row r="7" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="38">
         <v>3</v>
       </c>
-      <c r="B7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="51" t="s">
+      <c r="B7" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="C7" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="51" t="s">
+      <c r="D7" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="51" t="s">
+      <c r="E7" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="51" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="51" t="s">
+      <c r="F7" s="42" t="s">
+        <v>148</v>
+      </c>
+      <c r="G7" s="42" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="40" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="45">
+    <row r="8" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="38">
         <v>4</v>
       </c>
-      <c r="B8" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="51" t="s">
+      <c r="B8" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="C8" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="51" t="s">
+      <c r="D8" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="E8" s="51" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="51" t="s">
+      <c r="E8" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="F8" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="G8" s="42" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="40" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="45">
+    <row r="9" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="38">
         <v>5</v>
       </c>
-      <c r="B9" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="51" t="s">
+      <c r="B9" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="C9" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="D9" s="51" t="s">
-[...13 lines deleted...]
-      <c r="A10" s="45">
+      <c r="D9" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="E9" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="F9" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="G9" s="42" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="38">
         <v>6</v>
       </c>
-      <c r="B10" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="51" t="s">
+      <c r="B10" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="C10" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="D10" s="51" t="s">
+      <c r="D10" s="42" t="s">
+        <v>126</v>
+      </c>
+      <c r="E10" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="F10" s="42" t="s">
+        <v>138</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="38">
+        <v>7</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="35" t="s">
         <v>139</v>
       </c>
-      <c r="E10" s="51" t="s">
-[...13 lines deleted...]
-      <c r="B11" s="42" t="s">
+      <c r="E11" s="37" t="s">
+        <v>195</v>
+      </c>
+      <c r="F11" s="35" t="s">
+        <v>196</v>
+      </c>
+      <c r="G11" s="36" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="38">
+        <v>8</v>
+      </c>
+      <c r="B12" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="42" t="s">
+      <c r="C12" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="42" t="s">
-[...36 lines deleted...]
-      <c r="A13" s="45">
+      <c r="D12" s="35" t="s">
+        <v>126</v>
+      </c>
+      <c r="E12" s="37" t="s">
+        <v>221</v>
+      </c>
+      <c r="F12" s="35" t="s">
+        <v>196</v>
+      </c>
+      <c r="G12" s="40" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="38">
         <v>9</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="62" t="s">
+      <c r="C13" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="62" t="s">
+      <c r="D13" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="62" t="s">
-[...10 lines deleted...]
-      <c r="A14" s="45">
+      <c r="E13" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="F13" s="34" t="s">
+        <v>231</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="38">
         <v>10</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="23" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="45">
+    <row r="15" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="38">
         <v>11</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="G15" s="34" t="s">
+      <c r="G15" s="30" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="45">
+    <row r="16" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="38">
         <v>12</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="G16" s="34" t="s">
+      <c r="G16" s="30" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="45">
+    <row r="17" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="38">
         <v>13</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="25" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="E17" s="24" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="45">
+    <row r="18" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="38">
         <v>14</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="45">
+    <row r="19" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="38">
         <v>15</v>
       </c>
-      <c r="B19" s="59" t="s">
+      <c r="B19" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="C19" s="59" t="s">
+      <c r="C19" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="D19" s="47" t="s">
+      <c r="D19" s="39" t="s">
+        <v>223</v>
+      </c>
+      <c r="E19" s="46" t="s">
+        <v>224</v>
+      </c>
+      <c r="F19" s="46" t="s">
+        <v>225</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="38">
+        <v>16</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="34" t="s">
+        <v>223</v>
+      </c>
+      <c r="E20" s="34" t="s">
+        <v>219</v>
+      </c>
+      <c r="F20" s="34" t="s">
+        <v>228</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="38">
+        <v>17</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="F21" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="G21" s="40" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="38">
+        <v>18</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="34" t="s">
+        <v>217</v>
+      </c>
+      <c r="E22" s="34" t="s">
+        <v>216</v>
+      </c>
+      <c r="F22" s="34" t="s">
+        <v>218</v>
+      </c>
+      <c r="G22" s="40" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="38">
+        <v>19</v>
+      </c>
+      <c r="B23" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="34" t="s">
+        <v>242</v>
+      </c>
+      <c r="E23" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" s="34" t="s">
         <v>241</v>
       </c>
-      <c r="E19" s="59" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="59" t="s">
+      <c r="G23" s="40" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="38">
+        <v>20</v>
+      </c>
+      <c r="B24" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" s="34" t="s">
+        <v>238</v>
+      </c>
+      <c r="F24" s="34" t="s">
+        <v>239</v>
+      </c>
+      <c r="G24" s="40" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="38">
+        <v>21</v>
+      </c>
+      <c r="B25" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="38">
+        <v>22</v>
+      </c>
+      <c r="B26" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="46" t="s">
+        <v>161</v>
+      </c>
+      <c r="F26" s="46" t="s">
+        <v>162</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="38">
+        <v>23</v>
+      </c>
+      <c r="B27" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="E27" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="F27" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="G27" s="46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="38">
+        <v>24</v>
+      </c>
+      <c r="B28" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="F28" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="G28" s="46" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="38">
+        <v>25</v>
+      </c>
+      <c r="B29" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="E29" s="34" t="s">
+        <v>233</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>234</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="38">
+        <v>26</v>
+      </c>
+      <c r="B30" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" s="34" t="s">
+        <v>188</v>
+      </c>
+      <c r="F30" s="34" t="s">
+        <v>236</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="38">
+        <v>27</v>
+      </c>
+      <c r="B31" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="E31" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="F31" s="34" t="s">
+        <v>237</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="26" customFormat="1" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="38">
+        <v>28</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="G32" s="30" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="38">
+        <v>29</v>
+      </c>
+      <c r="B33" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D33" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="E33" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="G33" s="30" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="38">
+        <v>30</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E34" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="G34" s="30" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="38">
+        <v>31</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="G35" s="30" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="19" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="38">
+        <v>32</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="E36" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="G36" s="30" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="19" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="38">
+        <v>33</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="G37" s="30" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="19" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="38">
+        <v>34</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="19" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="38">
+        <v>35</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="38">
+        <v>36</v>
+      </c>
+      <c r="B40" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="D40" s="39" t="s">
+        <v>200</v>
+      </c>
+      <c r="E40" s="46" t="s">
+        <v>129</v>
+      </c>
+      <c r="F40" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="G40" s="37" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="38">
+        <v>37</v>
+      </c>
+      <c r="B41" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>200</v>
+      </c>
+      <c r="E41" s="46" t="s">
+        <v>86</v>
+      </c>
+      <c r="F41" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="G41" s="37" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="49">
+        <v>38</v>
+      </c>
+      <c r="B42" s="50" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" s="50" t="s">
+        <v>83</v>
+      </c>
+      <c r="D42" s="51" t="s">
+        <v>126</v>
+      </c>
+      <c r="E42" s="50" t="s">
         <v>243</v>
       </c>
-      <c r="G19" s="60" t="s">
-[...39 lines deleted...]
-      <c r="E21" s="56" t="s">
+      <c r="F42" s="50" t="s">
         <v>244</v>
       </c>
-      <c r="F21" s="56" t="s">
+      <c r="G42" s="52" t="s">
         <v>245</v>
       </c>
-      <c r="G21" s="57" t="s">
-[...39 lines deleted...]
-      <c r="E23" s="23" t="s">
+    </row>
+    <row r="43" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="38">
+        <v>39</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C43" s="34" t="s">
+        <v>88</v>
+      </c>
+      <c r="D43" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="E43" s="34" t="s">
+        <v>184</v>
+      </c>
+      <c r="F43" s="34" t="s">
+        <v>185</v>
+      </c>
+      <c r="G43" s="8" t="s">
         <v>186</v>
       </c>
-      <c r="F23" s="23" t="s">
-[...39 lines deleted...]
-      <c r="D25" s="23" t="s">
+    </row>
+    <row r="44" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="38">
         <v>40</v>
       </c>
-      <c r="E25" s="23" t="s">
+      <c r="B44" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C44" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D44" s="23" t="s">
+        <v>154</v>
+      </c>
+      <c r="E44" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="G44" s="30" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="38">
         <v>41</v>
       </c>
-      <c r="F25" s="23" t="s">
+      <c r="B45" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C45" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>155</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="G45" s="30" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="38">
         <v>42</v>
       </c>
-      <c r="G25" s="34" t="s">
+      <c r="B46" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C46" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D46" s="23" t="s">
+        <v>155</v>
+      </c>
+      <c r="E46" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="F46" s="31" t="s">
+        <v>156</v>
+      </c>
+      <c r="G46" s="30" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="38">
         <v>43</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D26" s="23" t="s">
+      <c r="B47" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C47" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D47" s="23" t="s">
+        <v>157</v>
+      </c>
+      <c r="E47" s="23" t="s">
+        <v>158</v>
+      </c>
+      <c r="F47" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="G47" s="23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="27" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="38">
         <v>44</v>
       </c>
-      <c r="E26" s="23" t="s">
+      <c r="B48" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="D48" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="E48" s="34" t="s">
+        <v>180</v>
+      </c>
+      <c r="F48" s="34" t="s">
+        <v>183</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" s="27" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="38">
         <v>45</v>
       </c>
-      <c r="F26" s="23" t="s">
+      <c r="B49" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="D49" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="E49" s="34" t="s">
+        <v>179</v>
+      </c>
+      <c r="F49" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" s="27" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="38">
         <v>46</v>
       </c>
-      <c r="G26" s="34" t="s">
+      <c r="B50" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="D50" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="E50" s="34" t="s">
+        <v>209</v>
+      </c>
+      <c r="F50" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="G50" s="40" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="27" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="38">
         <v>47</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B27" s="24" t="s">
+      <c r="B51" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="C51" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="D51" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="E51" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="F51" s="34" t="s">
+        <v>213</v>
+      </c>
+      <c r="G51" s="40" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="27" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="38">
         <v>48</v>
       </c>
-      <c r="C27" s="24" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="25" t="s">
+      <c r="B52" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="C52" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="D52" s="34" t="s">
+        <v>175</v>
+      </c>
+      <c r="E52" s="34" t="s">
+        <v>171</v>
+      </c>
+      <c r="F52" s="34" t="s">
+        <v>178</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="27" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="38">
         <v>49</v>
       </c>
-      <c r="E27" s="24" t="s">
-[...19 lines deleted...]
-      <c r="D28" s="25" t="s">
+      <c r="B53" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="C53" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="D53" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="E53" s="34" t="s">
+        <v>201</v>
+      </c>
+      <c r="F53" s="34" t="s">
+        <v>202</v>
+      </c>
+      <c r="G53" s="40" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="27" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="38">
         <v>50</v>
       </c>
-      <c r="E28" s="24" t="s">
+      <c r="B54" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="C54" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>181</v>
+      </c>
+      <c r="E54" s="53" t="s">
+        <v>172</v>
+      </c>
+      <c r="F54" s="53"/>
+      <c r="G54" s="53"/>
+    </row>
+    <row r="55" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="38">
         <v>51</v>
       </c>
-      <c r="F28" s="24" t="s">
+      <c r="B55" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C55" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>149</v>
+      </c>
+      <c r="E55" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="F55" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="G55" s="30" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="26" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="38">
         <v>52</v>
       </c>
-      <c r="G28" s="24" t="s">
+      <c r="B56" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="C56" s="34" t="s">
+        <v>101</v>
+      </c>
+      <c r="D56" s="34" t="s">
         <v>53</v>
       </c>
-    </row>
-[...62 lines deleted...]
-      <c r="F31" s="31" t="s">
+      <c r="E56" s="34" t="s">
         <v>206</v>
       </c>
-      <c r="G31" s="34" t="s">
+      <c r="F56" s="44" t="s">
         <v>207</v>
       </c>
-    </row>
-[...280 lines deleted...]
-      <c r="B44" s="31" t="s">
+      <c r="G56" s="45" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="38">
+        <v>53</v>
+      </c>
+      <c r="B57" s="16" t="s">
         <v>100</v>
       </c>
-      <c r="C44" s="41" t="s">
+      <c r="C57" s="23" t="s">
         <v>101</v>
       </c>
-      <c r="D44" s="41" t="s">
-[...25 lines deleted...]
-      <c r="E45" s="32" t="s">
+      <c r="D57" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="E57" s="23" t="s">
         <v>102</v>
       </c>
-      <c r="F45" s="33" t="s">
+      <c r="F57" s="25" t="s">
         <v>103</v>
       </c>
-      <c r="G45" s="34" t="s">
+      <c r="G57" s="30" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="46" spans="1:7" s="27" customFormat="1" ht="19.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...293 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A4:G58" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-[...2 lines deleted...]
-    <sortCondition ref="B5:B79"/>
+  <autoFilter ref="A4:G57" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B5:G78">
+    <sortCondition ref="C5:C78"/>
+    <sortCondition ref="B5:B78"/>
   </sortState>
   <mergeCells count="1">
-    <mergeCell ref="E55:G55"/>
+    <mergeCell ref="E54:G54"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G39" r:id="rId1" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
-[...5 lines deleted...]
-    <hyperlink ref="G57" r:id="rId7" xr:uid="{79957899-FC04-43B7-9606-EEC7472051A0}"/>
+    <hyperlink ref="G38" r:id="rId1" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="G39" r:id="rId2" display="mailto:marcos.ramos2@dhl.com" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="E35" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="E34" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="E33" r:id="rId5" display="jothy.ramasamy@dhl.com" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="G53" r:id="rId6" xr:uid="{BD2F7191-3238-4A9E-9746-EC35A11E2A16}"/>
+    <hyperlink ref="G56" r:id="rId7" xr:uid="{79957899-FC04-43B7-9606-EEC7472051A0}"/>
     <hyperlink ref="G22" r:id="rId8" xr:uid="{939D5905-5AD8-4C6C-934D-C2F0CFD8988D}"/>
     <hyperlink ref="G20" r:id="rId9" xr:uid="{653243EB-856E-4FA7-9725-0F702A13B0E6}"/>
     <hyperlink ref="G12" r:id="rId10" xr:uid="{5B9E2474-82E6-4666-B19B-A0D6C90550BA}"/>
     <hyperlink ref="G19" r:id="rId11" xr:uid="{F77073F9-9227-4266-8D8D-B5C96D5E0A7E}"/>
     <hyperlink ref="G21" r:id="rId12" xr:uid="{9A9616EF-094D-4C9C-8791-F410030E9BD5}"/>
+    <hyperlink ref="G29" r:id="rId13" xr:uid="{04F5B6C6-8006-4B99-8432-9E4EED5C2564}"/>
+    <hyperlink ref="G23" r:id="rId14" xr:uid="{AA38432F-1ED2-47B9-9B1F-B4DE878A85FB}"/>
+    <hyperlink ref="G24" r:id="rId15" xr:uid="{19827B26-A898-41E4-AED6-69C5834FA18A}"/>
+    <hyperlink ref="G42" r:id="rId16" xr:uid="{CF77B105-9633-485A-B21D-907A08A86A41}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId13"/>
-  <drawing r:id="rId14"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId17"/>
+  <drawing r:id="rId18"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="21.5546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="34.5546875" customWidth="1"/>
+    <col min="2" max="2" width="21.5703125" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="34.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="25.8" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:7" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="4"/>
       <c r="B1" s="5" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="D1" s="6"/>
     </row>
-    <row r="2" spans="1:7" ht="21" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:7" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
       <c r="B2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="6"/>
     </row>
-    <row r="3" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="4" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:7" s="11" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" s="11" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A5" s="10">
         <v>1</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.3">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.3">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10">
         <v>3</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="D7" s="9" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="F7" s="3"/>
       <c r="G7" s="3" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.3">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12">
         <v>4</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.3">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15">
         <v>5</v>
       </c>
       <c r="B9" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="G9" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="C9" s="13" t="s">
-[...15 lines deleted...]
-    <row r="10" spans="1:7" s="11" customFormat="1" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="10" spans="1:7" s="11" customFormat="1" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="D10" s="9"/>
-      <c r="E10" s="38" t="s">
-        <v>191</v>
+      <c r="E10" s="33" t="s">
+        <v>174</v>
       </c>
       <c r="F10" s="3"/>
-      <c r="G10" s="37" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G10" s="32" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10">
         <v>7</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="G11" s="8" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="12">
         <v>8</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="b1ce318f-b2ee-4485-b7d3-662dc75fee7d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100833AF7EDD7593E40A4F0D9870771A47A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3e6c9f3f24f87e5147baf6c0b04e51ea">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c8f7ac97-1285-424f-8832-b285fcd97645" xmlns:ns3="111974bd-f582-4167-9699-054672c85719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f28bf75b439a852be6e8c4bb08da1b86" ns2:_="" ns3:_="">
+    <xsd:import namespace="c8f7ac97-1285-424f-8832-b285fcd97645"/>
+    <xsd:import namespace="111974bd-f582-4167-9699-054672c85719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0b2dda1-6db7-423c-9f8c-193370a499a2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8f7ac97-1285-424f-8832-b285fcd97645" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...16 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="16" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...14 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b1ce318f-b2ee-4485-b7d3-662dc75fee7d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="111974bd-f582-4167-9699-054672c85719" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{87359698-9a37-4696-8768-eb290c1d427b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b1ce318f-b2ee-4485-b7d3-662dc75fee7d">
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3629,93 +3555,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement>
-[...4 lines deleted...]
-  </documentManagement>
+  <documentManagement/>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEDB2C5C-ACD6-436C-A3CD-6E86CB39B631}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D821DAB4-DABB-4166-AA8F-D56A4B288C80}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c8f7ac97-1285-424f-8832-b285fcd97645"/>
+    <ds:schemaRef ds:uri="111974bd-f582-4167-9699-054672c85719"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE015A14-AF85-4614-94F8-8C3EDF1CCA19}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A63E069-99ED-4AD1-90C3-FD08CD414722}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c8f7ac97-1285-424f-8832-b285fcd97645"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="111974bd-f582-4167-9699-054672c85719"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEDB2C5C-ACD6-436C-A3CD-6E86CB39B631}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{736915f3-2f02-4945-8997-f2963298db46}" enabled="1" method="Standard" siteId="{cd99fef8-1cd3-4a2a-9bdf-15531181d65e}" contentBits="1" removed="0"/>
+  <clbl:label id="{e9c55f1f-f169-4db7-a264-a5084ccbb748}" enabled="1" method="Standard" siteId="{135e8995-7d3b-4466-844b-a0d62ba5f495}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Origins</vt:lpstr>
       <vt:lpstr>CT, APAM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
@@ -3726,50 +3672,50 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jessie Cheung (DHL HK)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100ABF3DDD04205CA42B578F075FEF10069</vt:lpwstr>
+    <vt:lpwstr>0x010100833AF7EDD7593E40A4F0D9870771A47A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_736915f3-2f02-4945-8997-f2963298db46_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_736915f3-2f02-4945-8997-f2963298db46_SetDate">
     <vt:lpwstr>2023-06-01T05:20:41Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_736915f3-2f02-4945-8997-f2963298db46_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_736915f3-2f02-4945-8997-f2963298db46_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_736915f3-2f02-4945-8997-f2963298db46_SiteId">
     <vt:lpwstr>cd99fef8-1cd3-4a2a-9bdf-15531181d65e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_736915f3-2f02-4945-8997-f2963298db46_ActionId">
     <vt:lpwstr>b4a2c893-0203-42a6-82af-48d79f5d2408</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_736915f3-2f02-4945-8997-f2963298db46_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
 </Properties>
 </file>